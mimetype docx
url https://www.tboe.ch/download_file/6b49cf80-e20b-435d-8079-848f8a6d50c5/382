--- v0 (2025-11-13)
+++ v1 (2026-04-23)
@@ -1,45 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C65F5A8" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="04CBE17F" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="53A69051" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="42A42F46" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="0625B313" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="762F8C0D" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="0049B6B6" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="57F98716" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="4E4418AB" w14:textId="26F31F03" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:b/>
@@ -80,106 +92,84 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t>STV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2A8F04" w14:textId="702D7C2E" w:rsidR="00A0700B" w:rsidRDefault="00A0700B">
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Sportversicherungskasse des STV </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t>SVK-STV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F88FCA3" w14:textId="323CF8F4" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">....verein ... </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Verein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B086A6B" w14:textId="551AEEC7" w:rsidR="00A0700B" w:rsidRDefault="00A0700B">
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Vereinsversammlung </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t>VV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3B8EE9" w14:textId="3BD1FB9E" w:rsidR="00A0700B" w:rsidRDefault="00A0700B">
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Vereinsvorstand </w:t>
       </w:r>
       <w:r>
@@ -217,81 +207,51 @@
     <w:p w14:paraId="6C171D17" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="70ED01D5" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="088DE96E" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B"/>
     <w:p w14:paraId="1AC9D964" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B">
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>gelb hinterlegt = Neuerungen im Vergleich zur Version Musterstatuten 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8E443C" w14:textId="424A8850" w:rsidR="00DD02BA" w:rsidRPr="00DD02BA" w:rsidRDefault="00DD02BA" w:rsidP="00DD02BA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD02BA">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">gelb hinterlegt </w:t>
-[...29 lines deleted...]
-        <w:t>= Neuerungen im Vergleich zur Version Musterstatuten 2022</w:t>
+        <w:t>gelb hinterlegt in rot = Neuerungen im Vergleich zur Version Musterstatuten 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD02BA">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> seitens TBOE jedoch nicht empfohlen zu übernehmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D1352E" w14:textId="77777777" w:rsidR="00DD02BA" w:rsidRPr="00DD02BA" w:rsidRDefault="00DD02BA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="076B676A" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B">
       <w:r w:rsidRPr="00A0700B">
@@ -406,190 +366,200 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Zweck des Vereins </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227AFD84" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00A0700B" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18E6FD62" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Art. 3 Zweck </w:t>
+    <w:p w14:paraId="18E6FD62" w14:textId="0A9CEBA2" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zweck </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026BDF66" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01539C8A" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">fördert die turnerische und sportliche Betätigung seiner Mitglieder und unterstützt die entsprechenden Ausbildungs-, Wettkampf- und Spielmöglichkeiten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6B8642" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> unter pädagogischen, sozialen und gesundheitlichen Gesichtspunkten die Entwicklung und Entfaltung junger Menschen. </w:t>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">unterstützt unter pädagogischen, sozialen und gesundheitlichen Gesichtspunkten die Entwicklung und Entfaltung junger Menschen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA1F4E9" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> die Kameradschaft und Geselligkeit unter seinen Mitgliedern. </w:t>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fördert die Kameradschaft und Geselligkeit unter seinen Mitgliedern. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F78B1A" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">richtet sein Handeln nach ethischen Prinzipien aus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DD0AA8" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B"/>
-    <w:p w14:paraId="641B80CF" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Art. 4 Zugehörigkeit </w:t>
+    <w:p w14:paraId="641B80CF" w14:textId="7A23A87E" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zugehörigkeit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350D6815" w14:textId="1A08F13D" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein und seine Riegen sind Mitglied </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4B5F84" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
@@ -696,145 +666,157 @@
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Alle aktiv Turnenden sind obligatorisch bei der Sportversicherungskasse SVK-STV zu versichern. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B56B23" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E143284" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein ist parteipolitisch und konfessionell neutral. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0928B201" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="631DAD3F" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Art. 5 Ethik </w:t>
+    <w:p w14:paraId="631DAD3F" w14:textId="410EBAC2" w:rsidR="00A0700B" w:rsidRPr="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0700B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ethik </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B17EB2" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein setzt sich für einen gesunden, respektvollen, fairen und erfolgreichen Sport ein und handelt und kommuniziert respektvoll und transparent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB94E6F" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0287AF78" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein anerkennt die aktuelle «Ethik-Charta» des Schweizer Sports und macht deren Prinzipien bei seinen Mitgliedern bekannt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5D790A" w14:textId="77777777" w:rsidR="00A0700B" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D5646AF" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
+    <w:p w14:paraId="0D5646AF" w14:textId="72540B4F" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein unterstellt sich dem Doping-Statut und dem Ethik-Statut von Swiss Olympic </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>sowie den weiterten präzisierenden Dokumenten.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> Die entsprechenden Bestimmungen sind namentlich für seine Organe, Mitarbeitenden, Mitglieder, Athlet*innen, Coaches, Betreuer*innen, Leiter*innen, und Funktionär*innen anwendbar. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Mutmassliche Verstösse werden von Swiss Sport Integrity (SSI) untersucht und entsprechend den mit dem Ethik-Statut definierten Fällen sanktioniert. In den übrigen Fällen erfolgt die rechtliche Beurteilung und gegebenenfalls Sanktionierung gemäss den jeweiligen Bestimmungen im Doping-Statut und im Ethik-Statut ausschliesslich durch das Schweizer Sportgericht (SSG) unter Ausschluss der staatlichen Gerichte</w:t>
       </w:r>
       <w:r w:rsidR="00866DD0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Rechtsweg richtet sich nach den Bestimmungen gemäss Doping-Statut oder </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A0700B">
+        <w:t>Der Rechtsweg richtet sich nach den Bestimmungen gemäss Doping-Statut oder Ethik</w:t>
+      </w:r>
+      <w:r w:rsidR="00E606FF">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>EthikStatut</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bzw. der dazugehörenden Reglemente.</w:t>
+        <w:t>Statut bzw. der dazugehörenden Reglemente.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BD1D06" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59045DEE" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein anerkennt zudem die Aufgaben und Kompetenzen der Ethikkommission des STV gemäss den STV-Statuten bzw. den einschlägigen Reglementen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B902DB" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00A0700B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
@@ -849,113 +831,131 @@
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vereinsstruktur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C250ECE" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC651D3" w14:textId="753DBA68" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="0AC651D3" w14:textId="51A0384F" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 6 Riegen </w:t>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Riegen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B71FBA7" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Der Verein umfasst folgende Riegen:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F06BEDD" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39F10D0C" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="39F10D0C" w14:textId="34D2BCB2" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">[Selbständige Riegen  Aktivriege (Kunstturn-, Geräteriege, Leichtathletikriege, Nationalturner-, Ringerriege, etc.) </w:t>
+        <w:t xml:space="preserve">[Selbständige Riegen Aktivriege (Kunstturn-, Geräteriege, Leichtathletikriege, Nationalturner-, Ringerriege, etc.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E51CA5E" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Damenriege, (Gymnastik-, Aerobic-, Geräteriege etc.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48515F65" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
@@ -994,84 +994,96 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Senioren/Seniorinnenriege,  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E749F2D" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Spielriege ... (Faustball, Handball, Korbball, Volleyball) usw.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2ABADD" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="2B2ABADD" w14:textId="7BE63FB7" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Jugendriege Knaben, Mädchenriege, gemischte Jugendriege, (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Jugendriege Knaben, Mädchenriege, gemischte Jugendriege, (Eltern</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7A90">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Eltern+Kind</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7A90">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Kinderturnen usw.) </w:t>
+        <w:t xml:space="preserve">Kind, Kinderturnen usw.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35097DE4" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="003CC68B" w14:textId="293A1A23" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1082,134 +1094,161 @@
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">[…] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547213FD" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="051F3240" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="051F3240" w14:textId="43DF1901" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Art</w:t>
       </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>7 Riegengründungen</w:t>
+        <w:t xml:space="preserve"> Riegengründungen</w:t>
       </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5A9614" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Riegen können auf Antrag des VS durch Beschluss der VV gebildet werden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB9541A" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3F7986" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="4F3F7986" w14:textId="05028B55" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 8 Riegenstatus und Riegenverwaltung </w:t>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Riegenstatus und Riegenverwaltung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B04156" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Die selbständigen Riegen haben eigene Statuten und Reglemente, die der Genehmigung des VS unterliegen. Diese dürfen den Statuten und Reglementen des Vereins nicht widersprechen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407084FA" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
@@ -1281,65 +1320,79 @@
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mitgliedschaft </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CABF76" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C35A340" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="6C35A340" w14:textId="3DAD7235" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Art. 9 Mitgliederkategorien</w:t>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mitgliederkategorien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C63FCC" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein und seine Riegen umfassen folgende Mitgliederkategorien: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFA2B62" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
@@ -1438,154 +1491,180 @@
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="026B2B6B" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Alle</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> Vereinsmitglieder haben die Statuten und die Vereins-/ Riegenbeschlüsse zu befolgen und die Interessen des Vereins zu wahren. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDAF396" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C99C7D3" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="5C99C7D3" w14:textId="1FB8301B" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 10 Versicherung </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49694E53" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Versicherung </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49694E53" w14:textId="4554C871" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die turnenden Mitglieder sind für ihren Versicherungsschutz </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA755C" w:rsidRPr="00A0700B">
+        <w:t>selbst</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> verantwortlich. Die Versicherung bei der Sportversicherungskasse STV (SVK-STV) ist für alle Turnenden obligatorisch. Sie anerkennen die Statuten und Reglemente der SVK-STV. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B316FA" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7560A175" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein ist verantwortlich, dass die Turnenden zeitnah in der entsprechenden Datenbank erfasst werden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8CD520" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49C60CD4" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="49C60CD4" w14:textId="6280AEBD" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 11 Eintritt, Austritt und Übertritt </w:t>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eintritt, Austritt und Übertritt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30665E6A" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gesuche betreffend den Eintritt in den Verein sind </w:t>
       </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>an den VS / die VV</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> zu richten. Diese(r) entscheidet über die Aufnahme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C01FB7B" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E87765" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ein Austritt ist </w:t>
       </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">[jederzeit, per Datum, per Ende Jahr] </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t>möglich und ist dem VS mindestens [</w:t>
       </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wochen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">] vor der VV schriftlich mitzuteilen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
@@ -1622,138 +1701,180 @@
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> erfolgen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A0587A" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C606126" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Riegen regeln die Riegenmitgliedschaft nach ihren eigenen Reglementen, melden jedoch die Ein- und Austritte an den VS zwecks Genehmigung an der VV. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7A02E0" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C2B16E5" w14:textId="42963170" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="6C2B16E5" w14:textId="3EFBFB98" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 12 Ausschluss </w:t>
+        <w:t>Art. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ausschluss </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25510AE0" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Mitglieder, welche die Statuten und Reglemente des Vereins oder der Verbände vorsätzlich oder gröblich verletzen, ihren Verpflichtungen gegenüber dem Verein nicht nachkommen oder sich der Vereinsmitgliedschaft als unwürdig erweisen, insbesondere aufgrund eines </w:t>
       </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>von einer Behörde festgestellten</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> Ethikverstosses, können durch VV-Beschluss ausgeschlossen werden. Die betroffenen Mitglieder sind von den Sanktionen schriftlich in Kenntnis zu setzen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738F42E7" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D8DCAA" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="48D8DCAA" w14:textId="030A95BF" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 13 Erlöschen der Mitgliedschaft </w:t>
+        <w:t>Art. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Erlöschen der Mitgliedschaft </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EB43AC" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Mitgliedschaft erlischt durch Austritt, Ausschluss oder Tod. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2375C8DF" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5856B0FE" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="5856B0FE" w14:textId="770095BC" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 14 Rechte und Pflichten </w:t>
+        <w:t>Art. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rechte und Pflichten </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACD33DC" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Aktivmitglieder, welche die obligatorische Schulpflicht erfüllt haben, sind stimm- und wahlberechtigt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BE8681" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FCDF523" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Sämtliche Mitglieder sind verpflichtet, die Bestrebungen des Vereins wie auch des […]</w:t>
       </w:r>
@@ -1775,243 +1896,321 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C34BA84" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">[Weitere Rechte und Pflichten der Aktivmitglieder bzw. der weiteren Mitgliederkategorien ergeben sich aus den entsprechenden Reglementen bzw. Richtlinien.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BDFA46" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B0BC42C" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="1B0BC42C" w14:textId="1EF60F1B" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 15 Freimitglieder </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>Art. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
-          <w:i/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freimitglieder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766D20F3" w14:textId="15BFC444" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>verdient</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Als Freimitglieder können durch die VV auf Antrag des </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7A90" w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>VS-Mitglieder</w:t>
+      </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> oder Personen ernannt werden, welche sich um den Verein </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4F02" w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>verdient,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> gemacht haben. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D312D09" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F6F6612" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ein durch den VS ausgearbeitetes Reglement legt die Voraussetzungen zur Verleihung fest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F972EBD" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705A9049" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="705A9049" w14:textId="6763590D" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 16 Ehrenmitglieder </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
-          <w:i/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ehrenmitglieder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00341595" w14:textId="2307005F" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>verdient</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Als Ehrenmitglieder werden durch die VV auf Antrag des </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4F02" w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>VS-Mitglieder</w:t>
+      </w:r>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> oder Personen ernannt, welche sich um den Verein ausserordentlich </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4F02" w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>verdient,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> gemacht haben. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F89C849" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E64FF46" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ein durch den VS ausgearbeitetes Reglement legt namentlich die Voraussetzungen zur Verleihung und das Vorgehen zur Ernennung fest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C3E305" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C99A620" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="5C99A620" w14:textId="1388290D" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 17 Passivmitglieder </w:t>
+        <w:t>Art. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Passivmitglieder </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B205D1" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Passivmitglied kann werden, wer sich für die Sache des Turnens interessiert und den Verein finanziell unterstützt. Die Mitgliedschaft entsteht [bzw. bleibt] mit der [wiederkehrenden] Bezahlung des entsprechenden Beitrages [bestehen], es bedarf für die Aufnahme keines Beschlusses. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458313C8" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
@@ -2056,86 +2255,99 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Organe des Vereins </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B86D5CA" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00866DD0" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74424C49" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
+    <w:p w14:paraId="74424C49" w14:textId="0E6EBE41" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 18 Organe </w:t>
+        <w:t>Art. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866DD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Organe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CE8F5F" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Organe des Vereins sind </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E26401" w14:textId="713EE5E1" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vereinsversammlung </w:t>
       </w:r>
       <w:r w:rsidR="00866DD0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00866DD0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00866DD0" w:rsidRPr="00A0700B">
         <w:t>(VV)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3880515C" w14:textId="1B15122B" w:rsidR="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Vorstand </w:t>
       </w:r>
       <w:r w:rsidR="00866DD0">
         <w:tab/>
@@ -2163,56 +2375,50 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">technische Kommission </w:t>
       </w:r>
       <w:r w:rsidR="00866DD0" w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00866DD0" w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>(TK)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671FA744" w14:textId="77777777" w:rsidR="00866DD0" w:rsidRPr="00866DD0" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866DD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Spezialkommissionen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E95638" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00866DD0">
       <w:pPr>
@@ -2246,65 +2452,79 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vereinsversammlung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700260D0" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71ACE204" w14:textId="6369E1A5" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="71ACE204" w14:textId="2321DD68" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 19 Termin und Zusammensetzung </w:t>
+        <w:t>Art. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Termin und Zusammensetzung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231E57E7" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Oberstes Organ des Vereins ist die VV. Die ordentliche VV findet jährlich, in der Regel im [</w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Monat, 1.Quartal o.ä</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">.], statt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6337722C" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
@@ -2386,65 +2606,79 @@
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Revisionsstelle </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B541A7" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35227069" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Vertretung der Delegierten wird durch ein Reglement festgelegt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677DE571" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71945ABC" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="71945ABC" w14:textId="41DE0CF9" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 20 Geschäfte </w:t>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geschäfte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420E34B6" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der VV obliegen die folgenden unentziehbaren Aufgaben und Kompetenzen: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08902A74" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Festlegung und Änderung der Statuten; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA05177" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
@@ -2829,427 +3063,549 @@
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ehrungen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0610511A" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27078204" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="27078204" w14:textId="080EAB4E" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 21 Eingabe für Anträge </w:t>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eingabe für Anträge </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54565F62" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:t>Anträge</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> an die VV sind mindestens [</w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>x Tage</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t>] vorher schriftlich an den VS einzureichen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC675EC" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF53086" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="2CF53086" w14:textId="4C77CE83" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 22 Einberufung, Beschlussfähigkeit </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Einberufung, Beschlussfähigkeit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E88DD1" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Die Einladung zur VV erfolgt [</w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>mind. 10 Tage</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">] im Voraus schriftlich </w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>[bzw. per E-Mail oder auf anderem für die jeweilige Zielgruppe geeignetem Weg</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">] unter Angabe der Traktanden. Die auf diese Weise einberufene VV ist unabhängig von der Anzahl der anwesenden Mitglieder beschlussfähig. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E747DD2" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B980CD7" w14:textId="433173DD" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="6B980CD7" w14:textId="792FE529" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 23 Ausserordentliche VV </w:t>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ausserordentliche VV </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1DF6FC" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Der VS, oder ein Fünftel der </w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:strike/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>stimmberechtigten</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> Mitglieder können, unter Bezeichnung der zu behandelnden Traktanden, jederzeit die Einberufung einer ausserordentlichen VV verlangen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586685D3" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E936E4" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Die ausserordentliche VV hat spätestens [</w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>x Wochen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">] nach Eingang des Begehrens zu erfolgen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D71D3D" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="042489AE" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="042489AE" w14:textId="2714C47C" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 24 Stimm- und Antragsrecht </w:t>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stimm- und Antragsrecht </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C97D80A" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Sämtliche Aktivmitglieder, welche die obligatorische Schulpflicht erfüllt haben</w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, sowie, Frei- und Ehrenmitglieder</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> sind an der VV stimm- und wahlberechtigt und haben das Recht, Anträge zu stellen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53CEFC90" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="442849C8" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="442849C8" w14:textId="5D7FEC33" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 25 Abstimmungen und Wahlen </w:t>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abstimmungen und Wahlen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B63ABB4" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Über die Vereinsgeschäfte und Wahlen wird in offener Abstimmung entschieden, sofern nicht vorab mittels einfachem Mehr der Stimmenden die geheime Abstimmung oder Wahl beschlossen wird. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A2B530" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0972F74B" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Bei Abstimmungen entscheidet das einfache Mehr der abgegebenen Stimmen. Ausgenommen ist das gesetzlich zwingend vorgesehenen Mindestquorum für die Fusion. </w:t>
+    <w:p w14:paraId="0972F74B" w14:textId="371C13D1" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0700B">
+        <w:t>Bei Abstimmungen entscheidet das einfache Mehr der abgegebenen Stimmen. Ausgenommen ist das gesetzlich zwingend vorgesehenen Mindestquorum für die Fusion</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84F64">
+        <w:t>, Auflösung und Statutenrevision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0700B">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Statutenrevisionen bedürfen der Zustimmung einer [gewünschtes Quorum, z.B. 2/3] Mehrheit der Stimmen der anwesenden Mitglieder. Der Entscheid über die Vereinsauflösung bedarf einer [gewünschtes Quorum, z.B. ¾] Mehrheit der anwesenden Mitglieder. Bei Stimmengleichheit hat der/die Vorsitzende den Stichentscheid. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148CD038" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CD1C447" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Bei Wahlen ist im ersten Wahlgang das absolute, im zweiten Wahlgang das einfache Mehr der abgegebenen Stimmen erforderlich. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A65DCBA" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B7514B" w14:textId="38B68AD4" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="69B7514B" w14:textId="6CA4C608" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 26 Anfechtung </w:t>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anfechtung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD1BA4E" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Für die Anfechtung von Beschlüssen der VV sind die gesetzlichen Bestimmungen des ZGB einschlägig. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC6B5DE" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="482E984A" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="482E984A" w14:textId="35C6BE9C" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 27 Protokoll </w:t>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Protokoll </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6785F1" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Über die gefassten Beschlüsse der VV ist mindestens ein Beschlussprotokoll abzufassen. [</w:t>
       </w:r>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dieses ist innert x Tagen elektronisch/per Post zu verschicken und/oder zu veröffentlichen.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D31E391" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24FEB1F6" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="24FEB1F6" w14:textId="0CEED680" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 28 Durchführung der VV ohne physische Anwesenheit </w:t>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Durchführung der VV ohne physische Anwesenheit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00367F77" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Aus wichtigen Gründen kann der VS auf die Durchführung der VV mit physischer Anwesenheit der beteiligten Personen verzichten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256F0B42" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
@@ -3348,74 +3704,89 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F7CC43D" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A369B56" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vorstand </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364993E8" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00164552" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17351EEF" w14:textId="77777777" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="17351EEF" w14:textId="54D10117" w:rsidR="00164552" w:rsidRPr="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164552">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 29 Zusammensetzung </w:t>
+        <w:t>Art. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164552">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zusammensetzung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D6D35C" w14:textId="77777777" w:rsidR="00164552" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der VS setzt sich zusammen aus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BB6DBA" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">dem*der Präsident*in </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286623C8" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
@@ -3441,126 +3812,157 @@
         <w:t xml:space="preserve">übrige […] </w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>bis [...] Mitglieder</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B630083" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10AC2CC7" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">*in. Nach Möglichkeit soll jede Riege im VS vertreten sein. Es soll zudem auf eine möglichst ausgewogene Geschlechtervertretung geachtet werden. </w:t>
+        <w:t xml:space="preserve">Er konstituiert sich unter dem Vorsitz ihres*ihrer Präsident*in. Nach Möglichkeit soll jede Riege im VS vertreten sein. Es soll zudem auf eine möglichst ausgewogene Geschlechtervertretung geachtet werden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546F0CEC" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60C5EA16" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="00DD02BA" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD02BA">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Der VS soll eine Geschlechterquote aufweisen, die dem Verhältnis der Geschlechter unter den Mitgliedern entspricht [</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD02BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>je zu 40% / eigener Wert].</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD02BA">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC37F2" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C253403" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="5C253403" w14:textId="57550CF3" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 30 Interessenkonflikte </w:t>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interessen</w:t>
+      </w:r>
+      <w:r w:rsidR="003047B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konflikte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A700F1" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[Regelung auch in einem Reglement möglich!] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518FC3F9" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
@@ -3730,65 +4132,79 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Annahme von Geschenken: Die Mitglieder des Vorstandes [ev. weitere Gremien] dürfen keine direkten oder indirekten Vergünstigungen erbitten, erhalten, annehmen oder abgeben, die in irgendeinem Zusammenhang mit ihrem Mandat im Verein stehen oder diesen Eindruck erwecken könnten und die einen höheren als nur symbolischen Wert [oder Festlegung eines absoluten Betrages] haben.</w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20578EF2" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76012DAF" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="76012DAF" w14:textId="78675ED8" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 31 Amtsdauer </w:t>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amtsdauer </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4473676E" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Amtszeit beträgt </w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>4 [</w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>oder weniger</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
@@ -3853,348 +4269,390 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Die gesamte Amtszeit eines Vorstandsmitgliedes soll 12 Jahre [oder eine andere Dauer] nicht überschreiten, resp. 16 Jahre [oder eine andere Dauer] nicht überschreiten, falls mindestens eine Amtsdauer als Präsident*in erfolgt.</w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE934A7" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A30BCF7" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="2A30BCF7" w14:textId="33D698C7" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 32 Aufgaben </w:t>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aufgaben </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E15A624" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der VS führt die laufenden Geschäfte und vertritt den Verein gegen aussen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FFA2A9" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3093D5C2" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Er ist namentlich zuständig für</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE162F8" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">die allgemeine Leitung des Vereins gemäss Statuten und Reglementen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FDB4A8E" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">die Erarbeitung von Reglementen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B224FD" w14:textId="2F919A5A" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">das Festlegen von Aufgaben, Verantwortung und Kompetenzen anhand von Reglementen sowie das Erstellen der Organigramme  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D01924B" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A31D091" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="0A31D091" w14:textId="5990555B" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 33 Einberufung </w:t>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Einberufung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B66C667" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Der VS versammelt sich, wenn es das Präsidium oder die Mehrheit der Vorstandsmitglieder als notwendig erachtet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302A892A" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DC9197" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="69DC9197" w14:textId="32D63DDA" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 34 Beschlussfassung </w:t>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beschlussfassung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602DC027" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:lastRenderedPageBreak/>
         <w:t>Der VS ist bei Anwesenheit der Mehrheit seiner Mitglieder beschlussfähig. Sofern kein VS-Mitglied mündliche Beratung verlangt, ist die Beschlussfassung auf dem Zirkularweg gültig</w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. [Beschlussfassung per E-Mail ist möglich.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44035079" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F0CD399" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
+    <w:p w14:paraId="1F0CD399" w14:textId="519AA336" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 35 Zeichnungsberechtigung </w:t>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zeichnungsberechtigung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0851A705" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:t>Der*</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">*in und/oder ein*e Stellvertreter*in zeichnet jeweils zu zweien mit einem weiteren Mitglied des VS rechtsverbindlich. </w:t>
+        <w:t xml:space="preserve">Der*die Präsident*in und/oder ein*e Stellvertreter*in zeichnet jeweils zu zweien mit einem weiteren Mitglied des VS rechtsverbindlich. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57293848" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="196E45CC" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:t>Für Wertschriftenanlagen und Transaktionen zeichnen der*</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">*in Einzelunterschrift. </w:t>
+        <w:t xml:space="preserve">Für Wertschriftenanlagen und Transaktionen zeichnen der*die Präsident*in und der*die Kassier*in zu zweien. Für Kasse, Postcheck und Bankkontokorrent hat der*die Kassier*in Einzelunterschrift. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BB48DF" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5594F4B6" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="00164552">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B7EB0E9" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Technische Kommission </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C86A63" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="748D32D7" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="748D32D7" w14:textId="69DEA40A" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 36 Zusammensetzung und Beschlussfähigkeit </w:t>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zusammensetzung und Beschlussfähigkeit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEA786A" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Die TK setzt sich zusammen aus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC33613" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
@@ -4234,121 +4692,123 @@
     </w:p>
     <w:p w14:paraId="37B288E1" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="705B1B78" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>wobei jede Riege vertreten sein soll. Es ist auf eine möglichst ausgewogene Geschlechtervertretung zu achten. Die TK konstituiert sich unter dem Vorsitz ihres*</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">wobei jede Riege vertreten sein soll. Es ist auf eine möglichst ausgewogene Geschlechtervertretung zu achten. Die TK konstituiert sich unter dem Vorsitz ihres*ihrer Präsident*in. Die Zugehörigkeit zur TK und ihre Zusammensetzung wird durch ein Reglement festgelegt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C095E2C" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701FF539" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ihrer Präsident</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Die TK ist bei Anwesenheit der Mehrheit ihrer Mitglieder beschlussfähig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4C48D8" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025FB8DC" w14:textId="70F16D21" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
-          <w:i/>
-[...23 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
-          <w:i/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Art. 37 Aufgaben </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aufgaben </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EC738B" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Die TK ist namentlich zuständig für </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484676CF" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
@@ -4410,69 +4870,87 @@
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">die turnerische Organisation und Überwachung der unselbständigen Riegen, die dem Verein angehören die Integration der Einzelturner*innen in das Vereins- und Riegenturnen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9C07FF" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71BC5C32" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="71BC5C32" w14:textId="54343A85" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 38 Einberufung </w:t>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Einberufung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1140E9" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Die TK versammelt sich, wenn es die technische Leitung oder die Mehrheit der Kommissionsmitglieder als notwendig erachtet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C8E53C" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
@@ -4490,131 +4968,167 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Spezialkommissionen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B1B736" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DDB170C" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="2DDB170C" w14:textId="48BADCF5" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 39 Spezialkommissionen </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Für besondere Aufgaben können durch den VS Kommissionen gebildet werden. </w:t>
+        <w:t>Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spezialkommissionen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F386350" w14:textId="20395FF8" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0700B">
+        <w:t xml:space="preserve">Für besondere Aufgaben können durch den </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4F02" w:rsidRPr="00A0700B">
+        <w:t>VS-Kommissionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0700B">
+        <w:t xml:space="preserve"> gebildet werden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41566B1F" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="763BF2D7" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C4C01E" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Revisionsstelle </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1F8C8D" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F025702" w14:textId="07D0C012" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="2F025702" w14:textId="04C03180" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 40 Zusammensetzung und Wahl </w:t>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zusammensetzung und Wahl </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A534EE9" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Die VV wählt für eine Amtsdauer von 2 Jahren 2 Rechnungsrevisor*innen als Revisionsstelle [</w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>sowie eine*n Ersatzrevisor*in</w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
@@ -4632,334 +5146,431 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E7E0C86" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Die VV kann für dieselbe Amtsdauer auch eine externe Revisionsgesellschaft wählen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37342791" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46CB0BC3" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="46CB0BC3" w14:textId="5F9C7A5A" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 41 Aufgaben </w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aufgaben </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3132ECC3" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Die Revisionsstelle prüft insbesondere die Jahresrechnung und Bilanz des Vereins, allfällige Fonds, Kassen von Kommissionen sowie Abrechnungen von Festanlässen. </w:t>
       </w:r>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Sie ist jederzeit berechtigt, in die Buchhaltung und die Belege Einsicht zu nehmen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BA61BE" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42BB9A41" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Sie erstatten der VV einen schriftlichen Bericht und stellen ihr entsprechende Anträge. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DB19EC" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="325B56F5" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="325B56F5" w14:textId="7D8EFCF8" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Art. 42 Stimm- und Wahlbüro</w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stimm- und Wahlbüro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14838D2F" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Revisionsstelle führt, sofern notwendig, das Stimm- und Wahlbüro an der VV. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5111FDC9" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CAAC4C9" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="186AE7BD" w14:textId="46E02191" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Verwaltung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0357465F" w14:textId="77777777" w:rsidR="007F05DD" w:rsidRDefault="007F05DD" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AE60D60" w14:textId="269C00F5" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="3AE60D60" w14:textId="161CE789" w:rsidR="007F05DD" w:rsidRPr="007F05DD" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F05DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 43 Protokoll </w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Protokoll </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DEA19D" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Über Beschlüsse an Vereins- und Riegenversammlungen sowie Vorstands- und Kommissions-Sitzungen ist ein Protokoll zu führen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACFDAB8" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0182E2D9" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="0182E2D9" w14:textId="70BF9536" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Art. 44 Reglemente</w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reglemente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE1047B" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Aufgaben, Verantwortung und Kompetenzen des VS und der Kommissionen sind in Reglementen verbindlich zu umschreiben. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EFEEE8" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A013C6E" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="1A013C6E" w14:textId="34DDAB59" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 45 Zuständigkeit </w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zuständigkeit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669EB3B0" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Für den Erlass von Reglementen ist der VS zuständig. </w:t>
       </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Reglemente bedürfen zusätzlich der Genehmigung der VV.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FAA8F0" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28FF51BD" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="28FF51BD" w14:textId="14744E7F" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 46 Archiv </w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Archiv </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301500E3" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein unterhält zur Aufbewahrung aller wichtigen Aktenstücke, Dokumente </w:t>
       </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>und Gegenstände [ein Archiv / eine elektronische Ablage</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">]. Im Zusammenhang mit den gesetzlichen Aufbewahrungspflichten gelten die Bestimmungen des OR. Nähere Bestimmungen sind mittels Richtlinien festzulegen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D855691" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B0B518B" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="0B0B518B" w14:textId="4DFABBAD" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 47 Datenschutz und -sicherheit </w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Datenschutz und -sicherheit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6619C620" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Der Verein beachtet die jeweils gültigen gesetzlichen Bestimmungen im Zusammenhang mit dem Datenschutz und der Datensicherheit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001E8C78" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A6A9B87" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Er stellt insbesondere sicher, dass grundsätzlich nur für die Erfüllung des Vereinszwecks notwendige Mitgliederdaten gesammelt werden und dass seine Mitglieder für den Fall der Weitergabe von Mitgliederdaten an Dritte eine Einwilligungserklärung abgegeben haben. </w:t>
       </w:r>
@@ -5002,165 +5613,208 @@
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Haftung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF867F4" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A597CC9" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="0A597CC9" w14:textId="14FD0D92" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 48 Haftung </w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haftung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA51D69" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Für die Schulden des Vereins haftet ausschliesslich das Vereinsvermögen. Eine persönliche Haftung der Mitglieder ist ausgeschlossen, vorbehalten eines strafrechtlich relevanten Verhaltens. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26612205" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25A6B9B2" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F194C5E" w14:textId="4FE389D0" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Finanzen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F56873E" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00712276" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD7B7C8" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="6DD7B7C8" w14:textId="17C87FF3" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 49 Geschäftsjahr </w:t>
+        <w:t>Art. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geschäftsjahr </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FB9339" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Das Geschäftsjahr entspricht dem Kalenderjahr. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543D5487" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7692450E" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="7692450E" w14:textId="1E49D3DA" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 50 Einnahmen </w:t>
+        <w:t xml:space="preserve">Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Einnahmen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0142C187" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Einnahmen des Vereins setzen sich insbesondere zusammen aus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C97B73B" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Mitgliederbeiträgen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2956893A" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
@@ -5197,152 +5851,165 @@
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Erträgen des Vereinsvermögens </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC50879" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gewinn aus Veranstaltungen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C895C6C" w14:textId="2A2A888B" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">freiwilligen Beiträgen (Gönner*innen) und Schenkungen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591BC70C" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63D6D455" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="63D6D455" w14:textId="6BDAAE96" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 51 Ausgaben </w:t>
+        <w:t>Art. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ausgaben </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2CA55F" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Ausgaben des Vereins sind insbesondere  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5965E91D" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Verbandsbeiträge </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65ABB7C6" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Verwaltungskosten </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C8C997" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Turnbetriebskosten </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E883AE3" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
+    <w:p w14:paraId="5E883AE3" w14:textId="4BE43E30" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:t xml:space="preserve">Kostenbeiträge an Riegen und Einzelturner für die Teilnahme an den von  STV-Verbänden organisierten Meisterschaften und Turnfesten </w:t>
+        <w:t xml:space="preserve">Kostenbeiträge an Riegen und Einzelturner für die Teilnahme an den von STV-Verbänden organisierten Meisterschaften und Turnfesten </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E88653D" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Beiträge an Riegen zwecks Geräte- und Materialanschaffungen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714838EB" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Übernahme von Spesen- und Leiterentschädigungen </w:t>
       </w:r>
@@ -5358,353 +6025,455 @@
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">ausserordentliche Ausgaben ausserhalb des Budgets </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E180BB0" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC00D72" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Ein Reglement legt die Kompetenzen im Zusammenhang mit ordentlichen und ausserordentlichen Ausgaben des Vereins fest. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137E0935" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16355E9B" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="16355E9B" w14:textId="2B6F8F85" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 52 Mitgliederbeiträge </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4514934B" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+        <w:t>Art. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mitgliederbeiträge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4514934B" w14:textId="66A2FF11" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Art und Höhe der Mitgliederbeiträge werden </w:t>
       </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">[jährlich durch VV-Beschluss festgesetzt / </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003047B4" w:rsidRPr="00712276">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mittels Reglements</w:t>
+      </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>mittels Reglement</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> festgelegt]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D74D6C" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0307C4E9" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
-          <w:i/>
-[...14 lines deleted...]
-        <w:ind w:left="1080"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Der Mitgliederbeitrag ist jeweils für ein ganzes Geschäftsjahr zu entrichten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0700B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B8CB48" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFCF647" w14:textId="79EFF50E" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
-          <w:highlight w:val="yellow"/>
-[...21 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Art. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 53 Beitragsbefreiung </w:t>
+        <w:t xml:space="preserve"> Beitragsbefreiung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F98B6F0" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Voraussetzungen für die Befreiung von Mitgliederbeiträgen sind in einem Reglement festgelegt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74CC51FD" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="078499B3" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16732987" w14:textId="52B926F6" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Schlussbestimmungen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192663F2" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26960340" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="26960340" w14:textId="5E67110F" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Art. 54 Besondere Fälle</w:t>
-[...8 lines deleted...]
-        <w:t>Für alle Fälle, die durch diese Statuten nicht geregelt sind, gelten sinngemäss die Statuten des Mitgliederverbandes des STV bzw. des STV.</w:t>
+        <w:t>Art. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Besondere Fälle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A04961" w14:textId="7383A4AC" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0700B">
+        <w:t xml:space="preserve">Für alle Fälle, die durch diese Statuten nicht geregelt sind, gelten sinngemäss die Statuten des Mitgliederverbandes des </w:t>
+      </w:r>
+      <w:r w:rsidR="003047B4">
+        <w:t>TBOE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0700B">
+        <w:t xml:space="preserve"> bzw. des STV.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A99254B" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7894EE97" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="7894EE97" w14:textId="140827F2" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 55 Auflösung </w:t>
+        <w:t>Art. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Auflösung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7091AE8A" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die Auflösung des Vereins oder einer Riege kann </w:t>
       </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">nur an einer zu diesem Zweck einberufenen ausserordentlichen VV und mit einer Mehrheit von [gewünschtes Quorum, z.B. ¾] </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">der Stimmen der anwesenden Mitglieder beschlossen werden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F63518" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54AF9234" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="54AF9234" w14:textId="17E3D1F6" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 56 Vermögensverwendung bei Vereinsauflösung </w:t>
+        <w:t>Art. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vermögensverwendung bei Vereinsauflösung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBAE110" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Bei einer Auflösung des Vereins fällt das gesamte Vermögen inkl. den Fonds </w:t>
       </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dem [...] verband [...]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> zu. Es ist sinngemäss und entsprechend dem Zweck des aufgelösten Vereins zu verwenden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6900CA" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="425CB641" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="425CB641" w14:textId="3B38E7F1" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 57 Vermögensverwendung bei Riegenauflösung </w:t>
+        <w:t>Art. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vermögensverwendung bei Riegenauflösung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E90032" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Wird eine selbstständige Riege des Vereins aufgelöst, geht deren Vermögen zur treuhänderischen Verwaltung an den Verein. Wird innert [...] Jahren keine gleichartige Riege gebildet, geht das Vermögen der Riege in das Vereinsvermögen über. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614194C3" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DB6C208" w14:textId="77777777" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
+    <w:p w14:paraId="6DB6C208" w14:textId="1A101BCA" w:rsidR="00712276" w:rsidRPr="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 58 Frühere Bestimmungen und Inkrafttreten </w:t>
+        <w:t>Art. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712276">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Frühere Bestimmungen und Inkrafttreten </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CEF093" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Die vorliegenden Statuten ersetzen die Statuten vom [...] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AF4838" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t>Sie wurden an der [</w:t>
       </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ausserordentlichen</w:t>
@@ -5727,57 +6496,52 @@
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Ort und Datum </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D90F8E3" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20AE3D2E" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Für den ... </w:t>
       </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>verein</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00A0700B">
+        <w:t xml:space="preserve"> ..... </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D30CB37" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BBA479" w14:textId="1934ADD4" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Präsident*in </w:t>
       </w:r>
       <w:r w:rsidR="00712276">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00712276">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00712276">
         <w:tab/>
       </w:r>
@@ -5793,72 +6557,57 @@
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D40BAC" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">..........................................................  </w:t>
       </w:r>
       <w:r w:rsidR="00712276">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">.............................................................. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08594946" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00A0700B" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
-        <w:lastRenderedPageBreak/>
         <w:t>Vorliegende Statuten wurden durch den Vorstand des Kantonalturnverbandes ... anlässlich seiner Sitzung vom ... [</w:t>
       </w:r>
       <w:r w:rsidRPr="00712276">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">auf dem Zirkularweg </w:t>
-[...13 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>auf dem Zirkularweg am….]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve"> genehmigt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A9AC31" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="007F05DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24027CAE" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">Präsident*in </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -5878,58 +6627,83 @@
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59AA7567" w14:textId="77777777" w:rsidR="00712276" w:rsidRDefault="00712276" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">..........................................................  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0700B">
         <w:t xml:space="preserve">.............................................................. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370266D0" w14:textId="3176575E" w:rsidR="00AD09F8" w:rsidRDefault="00AD09F8" w:rsidP="00712276">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD09F8" w:rsidSect="00086F02">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="720" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="22EEB046" w14:textId="77777777" w:rsidR="00235C16" w:rsidRDefault="00235C16" w:rsidP="004F6756">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5DDCBEDC" w14:textId="77777777" w:rsidR="00235C16" w:rsidRDefault="00235C16" w:rsidP="004F6756">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5940,50 +6714,129 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0812F7E4" w14:textId="77777777" w:rsidR="004F6756" w:rsidRDefault="004F6756">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E7AAC38" w14:textId="77777777" w:rsidR="004F6756" w:rsidRDefault="004F6756">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E0C4D8E" w14:textId="77777777" w:rsidR="004F6756" w:rsidRDefault="004F6756">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="762CE1BD" w14:textId="77777777" w:rsidR="00235C16" w:rsidRDefault="00235C16" w:rsidP="004F6756">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="66CA569D" w14:textId="77777777" w:rsidR="00235C16" w:rsidRDefault="00235C16" w:rsidP="004F6756">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41213504" w14:textId="77777777" w:rsidR="004F6756" w:rsidRDefault="004F6756">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21F55F43" w14:textId="77777777" w:rsidR="004F6756" w:rsidRDefault="004F6756">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A07C8DE" w14:textId="77777777" w:rsidR="004F6756" w:rsidRDefault="004F6756">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07B67527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B8EEA3E"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
@@ -7440,70 +8293,94 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1953123103">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1034430115">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1437287560">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A0700B"/>
     <w:rsid w:val="00082E86"/>
     <w:rsid w:val="00086F02"/>
     <w:rsid w:val="00164552"/>
+    <w:rsid w:val="001821E9"/>
+    <w:rsid w:val="001B7A90"/>
+    <w:rsid w:val="00235C16"/>
+    <w:rsid w:val="003047B4"/>
+    <w:rsid w:val="00371EC0"/>
+    <w:rsid w:val="003A6E58"/>
+    <w:rsid w:val="004F3905"/>
+    <w:rsid w:val="004F6756"/>
+    <w:rsid w:val="00543C76"/>
+    <w:rsid w:val="00622F5A"/>
     <w:rsid w:val="00712276"/>
     <w:rsid w:val="007F05DD"/>
     <w:rsid w:val="00866DD0"/>
+    <w:rsid w:val="00946C60"/>
     <w:rsid w:val="00A0700B"/>
     <w:rsid w:val="00A55BA2"/>
     <w:rsid w:val="00AD09F8"/>
     <w:rsid w:val="00DD02BA"/>
+    <w:rsid w:val="00DD4F02"/>
+    <w:rsid w:val="00E606FF"/>
+    <w:rsid w:val="00E84F64"/>
+    <w:rsid w:val="00F05545"/>
+    <w:rsid w:val="00FA755C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4B1859B8"/>
@@ -8402,62 +9279,104 @@
     <w:name w:val="Intensives Zitat Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="IntensivesZitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A0700B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntensiverVerweis">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A0700B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F6756"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004F6756"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F6756"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004F6756"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8715,86 +9634,365 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="958a0f51-2c39-4a50-a84f-380b18d607b6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100D033A60948168E4C8146C7874A8B0405" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="38a71c82abe748976ffe675d372a3819">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="958a0f51-2c39-4a50-a84f-380b18d607b6" xmlns:ns3="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="317b2b607e5c821b135e1d753ab80176" ns2:_="" ns3:_="">
+    <xsd:import namespace="958a0f51-2c39-4a50-a84f-380b18d607b6"/>
+    <xsd:import namespace="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="958a0f51-2c39-4a50-a84f-380b18d607b6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="354644ab-b3e0-47c8-a093-31e574c2ff45" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c84f5e13-d16f-4882-aae5-95f47f798895}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FCB708C-47D3-4913-8C8C-897AED3384B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15B8FD8D-A2F9-4915-82D3-AA0D441A56EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="958a0f51-2c39-4a50-a84f-380b18d607b6"/>
+    <ds:schemaRef ds:uri="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9D17729-BBBD-44A6-B724-91A00BC32473}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6C472DB-371C-4DE5-AE8A-A968FE118A2E}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3002</Words>
-  <Characters>18915</Characters>
+  <Words>3007</Words>
+  <Characters>18946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>157</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21874</CharactersWithSpaces>
+  <CharactersWithSpaces>21910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jelena Jeandrevin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D033A60948168E4C8146C7874A8B0405</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>