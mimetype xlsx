--- v0 (2026-01-27)
+++ v1 (2026-04-23)
@@ -1,294 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tboems.sharepoint.com/sites/verbandsvorstand/Freigegebene Dokumente/General/02 Aufbau und Organisation/01 Verband/09 Vorlagen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4B8AD2F0-DDC9-4C14-A8DF-66E5441A6B09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0AC1D8A9-4E1B-4DBB-95E6-C10F33B794ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{064B2B50-F3D1-4819-85A9-96FC66EF3B17}"/>
   </bookViews>
   <sheets>
-    <sheet name="pers. Spesen" sheetId="9" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="J+S-Sammelentschädig" sheetId="16" r:id="rId5"/>
+    <sheet name="pers. Spesen" sheetId="18" r:id="rId1"/>
+    <sheet name="Sitzungen-Sammelentschädigung" sheetId="19" r:id="rId2"/>
+    <sheet name="Sitzungen-Sammelent. blanco" sheetId="24" r:id="rId3"/>
+    <sheet name="Wettkämpfe-Sammelentschädigung" sheetId="20" r:id="rId4"/>
+    <sheet name="Ausbildung-Sammelentschädigung" sheetId="21" r:id="rId5"/>
+    <sheet name="J+S-Sammelentschädig" sheetId="23" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'Ausbildung-Sammelentschädigung'!$A$1:$V$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'J+S-Sammelentschädig'!$A$1:$W$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Ausbildung-Sammelentschädigung'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'J+S-Sammelentschädig'!$A$1:$K$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'pers. Spesen'!$A$1:$H$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Sitzungen-Sammelent. blanco'!$A$1:$G$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Sitzungen-Sammelentschädigung'!$A$1:$G$25</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Wettkämpfe-Sammelentschädigung'!$A$1:$S$49</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Wettkämpfe-Sammelentschädigung'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Wettkämpfe-Sammelentschädigung'!$A$1:$G$48</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'Ausbildung-Sammelentschädigung'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'J+S-Sammelentschädig'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'Wettkämpfe-Sammelentschädigung'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F27" i="11" l="1"/>
-[...88 lines deleted...]
-  <c r="F21" i="8"/>
+  <c r="H9" i="18" l="1"/>
+  <c r="H10" i="18"/>
+  <c r="H11" i="18"/>
+  <c r="H12" i="18"/>
+  <c r="H13" i="18"/>
+  <c r="H14" i="18"/>
+  <c r="H15" i="18"/>
+  <c r="H16" i="18"/>
+  <c r="H17" i="18"/>
+  <c r="H18" i="18"/>
+  <c r="H19" i="18"/>
+  <c r="H20" i="18"/>
+  <c r="H21" i="18"/>
+  <c r="H8" i="18"/>
+  <c r="H22" i="18" s="1"/>
+  <c r="J17" i="23"/>
+  <c r="J21" i="23"/>
+  <c r="J25" i="23"/>
+  <c r="J13" i="23"/>
+  <c r="J8" i="23"/>
+  <c r="I11" i="21"/>
+  <c r="I12" i="21"/>
+  <c r="I13" i="21"/>
+  <c r="I14" i="21"/>
+  <c r="I15" i="21"/>
+  <c r="I16" i="21"/>
+  <c r="I17" i="21"/>
+  <c r="I18" i="21"/>
+  <c r="I19" i="21"/>
+  <c r="I20" i="21"/>
+  <c r="I10" i="21"/>
+  <c r="I8" i="21"/>
+  <c r="F29" i="20"/>
+  <c r="F30" i="20"/>
+  <c r="F31" i="20"/>
+  <c r="F32" i="20"/>
+  <c r="F33" i="20"/>
+  <c r="F34" i="20"/>
+  <c r="F35" i="20"/>
+  <c r="F36" i="20"/>
+  <c r="F37" i="20"/>
+  <c r="F38" i="20"/>
+  <c r="F39" i="20"/>
+  <c r="F40" i="20"/>
+  <c r="F41" i="20"/>
+  <c r="F42" i="20"/>
+  <c r="F43" i="20"/>
+  <c r="F44" i="20"/>
+  <c r="F45" i="20"/>
+  <c r="F46" i="20"/>
+  <c r="F47" i="20"/>
+  <c r="F28" i="20"/>
+  <c r="F9" i="20"/>
+  <c r="F10" i="20"/>
+  <c r="F11" i="20"/>
+  <c r="F12" i="20"/>
+  <c r="F13" i="20"/>
+  <c r="F14" i="20"/>
+  <c r="F15" i="20"/>
+  <c r="F16" i="20"/>
+  <c r="F17" i="20"/>
+  <c r="F18" i="20"/>
+  <c r="F19" i="20"/>
+  <c r="F8" i="20"/>
+  <c r="F20" i="20" s="1"/>
+  <c r="F9" i="19"/>
+  <c r="F10" i="19"/>
+  <c r="F11" i="19"/>
+  <c r="F12" i="19"/>
+  <c r="F13" i="19"/>
+  <c r="F14" i="19"/>
+  <c r="F15" i="19"/>
+  <c r="F16" i="19"/>
+  <c r="F17" i="19"/>
+  <c r="F18" i="19"/>
+  <c r="F19" i="19"/>
+  <c r="F8" i="19"/>
+  <c r="F21" i="20" l="1"/>
+  <c r="F22" i="20"/>
+  <c r="J29" i="23"/>
+  <c r="I21" i="21"/>
+  <c r="F48" i="20"/>
+  <c r="F20" i="19"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="71">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Unterschrift</t>
   </si>
   <si>
     <t>Entschädigung</t>
   </si>
   <si>
     <t>Wettkampf</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Ressort</t>
   </si>
   <si>
     <t>Wohnort</t>
   </si>
   <si>
     <t>IBAN</t>
   </si>
   <si>
     <t>Zeit-Entschädigung</t>
   </si>
   <si>
     <t>km
 hin+zurück</t>
   </si>
   <si>
-    <t>Ressort-Unterschrift</t>
-[...1 lines deleted...]
-  <si>
     <t>Verantw. Person</t>
   </si>
   <si>
     <t>Einreichung nach jeder Sitzung, spätestens am 30.11.</t>
   </si>
   <si>
     <t>Name, Vorname</t>
   </si>
   <si>
     <t>Adresse, Ort</t>
-  </si>
-[...1 lines deleted...]
-    <t>Einreichung pro Quartal, spätestens am 30.11.</t>
   </si>
   <si>
     <t>Bezeichnung / Beschreibung</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Auslagen
 </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Quittung einreichen)</t>
     </r>
   </si>
   <si>
     <t>Quittung Nr.</t>
   </si>
   <si>
     <t>pers. Unterschrift</t>
-  </si>
-[...1 lines deleted...]
-    <t>Einreichung nach jedem Wettkampf, spätestens am 30.11.</t>
   </si>
   <si>
     <t>Entschädigung - PERSÖNLICHE AUSLAGEN</t>
   </si>
   <si>
     <t>Einreichung nach jeder Ausbildung, spätestens am 30.11.</t>
   </si>
   <si>
     <t>Kursname</t>
   </si>
   <si>
     <t>2-4 Std.</t>
   </si>
   <si>
     <t>&gt; 2 Std.</t>
   </si>
   <si>
     <t>&lt; 4 Std.</t>
   </si>
   <si>
     <t>Sitzungs-dauer</t>
   </si>
   <si>
     <t>Kurs-dauer</t>
   </si>
@@ -477,122 +466,99 @@
   </si>
   <si>
     <t>ab 4 Std.</t>
   </si>
   <si>
     <t>Präsidium</t>
   </si>
   <si>
     <t>Dienste</t>
   </si>
   <si>
     <t>Ausbildung</t>
   </si>
   <si>
     <t>Personal</t>
   </si>
   <si>
     <t>Wettkämpfe</t>
   </si>
   <si>
     <t>Total Seite 1</t>
   </si>
   <si>
     <t>Total Seite 1+2</t>
   </si>
+  <si>
+    <t>Einreichung pro Quartal / spätestens am 30.11.</t>
+  </si>
+  <si>
+    <t>Spielmeisterschaften</t>
+  </si>
+  <si>
+    <t>Einreichung nach jedem Wettkampf/Spiel/Meisterschaft, spätestens am 30.11.</t>
+  </si>
+  <si>
+    <t>Total Seite 2</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_ &quot;CHF&quot;\ * #,##0.00_ ;_ &quot;CHF&quot;\ * \-#,##0.00_ ;_ &quot;CHF&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="165" formatCode="_ &quot;SFr.&quot;\ * #,##0.00_ ;_ &quot;SFr.&quot;\ * \-#,##0.00_ ;_ &quot;SFr.&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="0\-0"/>
+    <numFmt numFmtId="167" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...28 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="3"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -808,359 +774,311 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="44" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="2" builtinId="3"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Überschrift" xfId="1" builtinId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>12247</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
-      <xdr:rowOff>115661</xdr:rowOff>
+      <xdr:rowOff>258536</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="1560740"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Textfeld 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C51308BB-C3B8-4EBF-A064-0E3431810D1A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55167BD0-CF5E-469C-95BF-076D7A252792}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12247" y="5421086"/>
+          <a:off x="0" y="5373461"/>
           <a:ext cx="4735286" cy="1560740"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="10000"/>
             <a:lumOff val="90000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -1765,59 +1683,59 @@
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="900"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>45996</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="5105402"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{900E3052-48C1-481D-AFE8-C765E4F4DABC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC12ED3D-F0D9-4F1A-B2FA-D8BC839EA62B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5257800" y="11895096"/>
+          <a:off x="5153025" y="12095121"/>
           <a:ext cx="4735286" cy="5105402"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -2678,51 +2596,51 @@
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>			ab 4.5 Std. 	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>+ Pauschale Reisespesen (nicht nach km-Distand)	pro Tag	CHF     25.00 </a:t>
+            <a:t>+ Pauschale Reisespesen (nicht nach km-Distanz)	pro Tag	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung und Unterkunft </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
@@ -2768,51 +2686,51 @@
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Keine Reisespesen </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>+ Verpflegung, Unterkunft und Shirt (auf Wunsch und sofern durch das lokale OK ange-boten) </a:t>
+            <a:t>+ Verpflegung, Unterkunft und Shirt (auf Wunsch und sofern durch das lokale OK angeboten) </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="1" i="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>5. Stufe </a:t>
@@ -2896,59 +2814,59 @@
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>172251</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="4844144"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Textfeld 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{137619E1-530C-4D78-A58A-522939A24940}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EFBD6DD-2D8F-4360-AEA5-B096F366AFDE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="11826369"/>
+          <a:off x="0" y="12040401"/>
           <a:ext cx="4735286" cy="4844144"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="50000"/>
             <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -3794,51 +3712,51 @@
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>			ab 4.5 Std. 	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>+ Pauschale Reisespesen (nicht nach km-Distand)	pro Tag	CHF     25.00 </a:t>
+            <a:t>+ Pauschale Reisespesen (nicht nach km-Distanz)	pro Tag	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
@@ -3884,51 +3802,51 @@
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Keine Reisespesen </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>+ Verpflegung und Shirt (auf Wunsch und sofern durch das lokale OK ange-boten) </a:t>
+            <a:t>+ Verpflegung und Shirt (auf Wunsch und sofern durch das lokale OK angeboten) </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="1" i="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>5. Stufe </a:t>
@@ -3981,59 +3899,59 @@
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung, Unterkunft und Shirt (sofern durch das lokale OK angeboten) </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>9605</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>96050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="3430121"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Textfeld 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06993AFC-D9D4-435C-B0C8-45DA5A9BD7A6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5E7BFCF-8E5A-4902-A3C9-B970EB857309}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5262923" y="7169203"/>
+          <a:off x="5162630" y="7382675"/>
           <a:ext cx="4735286" cy="3430121"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -4883,59 +4801,59 @@
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>92208</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="2771775"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Textfeld 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99FC1529-3625-4B87-B61E-51BFC379C04D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DF88C3E-5CF0-46BC-876F-E583228045B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="7165361"/>
+          <a:off x="0" y="7378833"/>
           <a:ext cx="4735286" cy="2771775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="25000"/>
             <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -5744,59 +5662,59 @@
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>145357</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="1729630"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Textfeld 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{288F8E81-E113-42E6-B4C2-38093F5D62B0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2D6A849-3756-40E2-B1FF-DF2AD8C2060D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="10006533"/>
+          <a:off x="0" y="10203757"/>
           <a:ext cx="4735286" cy="1729630"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -6480,103 +6398,147 @@
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>990599</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>2159999</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>33649</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Grafik 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9537C94-4727-D492-3E15-8513286E87BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44202F8D-A899-4387-B2EF-E9D0DEB5B5CC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8048624" y="0"/>
           <a:ext cx="2160000" cy="567049"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1077057</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>61853</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>14557</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>4478</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Grafik 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED3F522D-BD0C-4D3F-9F3D-5AF1F28EA2B6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="8785045" y="5831740"/>
+          <a:ext cx="1800000" cy="1118725"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>12247</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>115661</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>138072</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4595612" cy="1027340"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Textfeld 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F737DA0-6014-4FAB-9F37-599A4A12CAF1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D1F3BE9-9CB4-42B1-A917-1EA6D742DD7E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12247" y="5377943"/>
+          <a:off x="0" y="5710197"/>
           <a:ext cx="4595612" cy="1027340"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="10000"/>
             <a:lumOff val="90000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -7002,112 +6964,731 @@
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>  sämtliche öV mit Halbtax 2. Klasse</a:t>
           </a:r>
           <a:endParaRPr lang="de-CH" sz="800">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1076738</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>2159999</xdr:colOff>
+      <xdr:colOff>2160000</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>33659</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{666A88F7-3AA9-F731-0796-BA057C8DC84E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11362E7C-77C1-465D-9273-76FDB9FFDB99}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7197586" y="0"/>
-          <a:ext cx="2160000" cy="563746"/>
+          <a:off x="7487063" y="0"/>
+          <a:ext cx="2159587" cy="567059"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1223295</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>74177</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>33608</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>551882</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Grafik 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDD2D311-A1E3-4E78-8F08-AE8FF48ABEFB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="8366787" y="5475110"/>
+          <a:ext cx="1801680" cy="1115363"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>10884</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>138072</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4735286" cy="5105402"/>
+    <xdr:ext cx="4595612" cy="1027340"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Textfeld 3">
+        <xdr:cNvPr id="2" name="Textfeld 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F26078B-0F8A-4399-B645-3A0CF76C0736}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0948BF38-B637-4E95-86C4-6DFFAB0D4F23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14869887" y="6792684"/>
+          <a:off x="0" y="5710197"/>
+          <a:ext cx="4595612" cy="1027340"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx2">
+            <a:lumMod val="10000"/>
+            <a:lumOff val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="de-CH" sz="900" b="1" i="0" u="sng" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Ansätze</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="1" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Sitzungsgelder</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> 			</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>bis 2 Std.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>	</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>CHF      30.00 </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>			2-4 Std.	CHF</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>      40.00</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>			ab 4 Std.	CHF      60.00</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="1" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr lang="de-CH" sz="800">
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="1" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Reisespesen </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> 			</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>pro km</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> 	CHF        0.50 </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>km-Distanz</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Wohnort zu Zielort &amp; retour</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> oder</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>  sämtliche öV mit Halbtax 2. Klasse</a:t>
+          </a:r>
+          <a:endParaRPr lang="de-CH" sz="800">
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1076738</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>2160000</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>33659</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Grafik 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78AE0A7B-61C4-4DEA-BA89-4A9C87D61EF8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7487063" y="0"/>
+          <a:ext cx="2159587" cy="567059"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1223295</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>74177</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>33608</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>551882</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Grafik 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8570295E-B212-42C9-9454-5B5261BCCE16}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="8366787" y="5475110"/>
+          <a:ext cx="1801680" cy="1115363"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>246208</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="4735286" cy="5105402"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Textfeld 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1796B0BD-FCA0-4A6A-B9AD-1EC0AFEE66A4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14316076" y="6675583"/>
           <a:ext cx="4735286" cy="5105402"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="25000"/>
             <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -7968,51 +8549,51 @@
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>			ab 4.5 Std. 	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>+ Pauschale Reisespesen (nicht nach km-Distand)	pro Tag	CHF     25.00 </a:t>
+            <a:t>+ Pauschale Reisespesen (nicht nach km-Distanz)	pro Tag	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung und Unterkunft </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
@@ -8058,51 +8639,51 @@
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Keine Reisespesen </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>+ Verpflegung, Unterkunft und Shirt (auf Wunsch und sofern durch das lokale OK ange-boten) </a:t>
+            <a:t>+ Verpflegung, Unterkunft und Shirt (auf Wunsch und sofern durch das lokale OK angeboten) </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="1" i="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>5. Stufe </a:t>
@@ -8177,69 +8758,69 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>	</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>133032</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>10886</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4735286" cy="4844144"/>
+    <xdr:ext cx="4663086" cy="4844144"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Textfeld 4">
+        <xdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84280CB7-52D4-4A56-840B-15A2518FB756}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3820B883-F06C-4E5A-BEDF-1786AC9D3F34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10039032" y="6792686"/>
-          <a:ext cx="4735286" cy="4844144"/>
+          <a:off x="9629457" y="6935561"/>
+          <a:ext cx="4663086" cy="4844144"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="10000"/>
             <a:lumOff val="90000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
@@ -9084,51 +9665,51 @@
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>			ab 4.5 Std. 	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>+ Pauschale Reisespesen (nicht nach km-Distand)	pro Tag	CHF     25.00 </a:t>
+            <a:t>+ Pauschale Reisespesen (nicht nach km-Distanz)	pro Tag	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
@@ -9174,51 +9755,51 @@
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Keine Reisespesen </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>+ Verpflegung und Shirt (auf Wunsch und sofern durch das lokale OK ange-boten) </a:t>
+            <a:t>+ Verpflegung und Shirt (auf Wunsch und sofern durch das lokale OK angeboten) </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="1" i="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>5. Stufe </a:t>
@@ -9268,62 +9849,62 @@
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung, Unterkunft und Shirt (sofern durch das lokale OK angeboten) </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>789535</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>87086</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="3430121"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="Textfeld 7">
+        <xdr:cNvPr id="4" name="Textfeld 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6188B885-D4CE-4C67-A4BE-63921C143765}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A9DB6C-5892-4CCA-939B-015DE4DC8EBB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14864764" y="1839686"/>
+          <a:off x="14315035" y="1830161"/>
           <a:ext cx="4735286" cy="3430121"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -10163,69 +10744,69 @@
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="800" b="1" i="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>98453</xdr:colOff>
+      <xdr:colOff>64835</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>65314</xdr:rowOff>
+      <xdr:rowOff>87726</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="2771775"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="Textfeld 5">
+        <xdr:cNvPr id="5" name="Textfeld 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AD054CE-D260-4522-B39A-D1D4364DCFC7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D77CFF62-5046-4044-812E-46C2238179D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10004453" y="1817914"/>
+          <a:off x="9561260" y="1830801"/>
           <a:ext cx="4735286" cy="2771775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -11024,69 +11605,69 @@
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>			ab 4.5 Std.	CHF     25.00 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>+ Verpflegung </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>121026</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>64674</xdr:rowOff>
+      <xdr:colOff>42585</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="1729630"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Textfeld 8">
+        <xdr:cNvPr id="6" name="Textfeld 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B81AF34-5115-4DFD-91E6-E18AA92CCBAA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B76C8A89-1E83-4D88-8129-9AAB615CC2CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10027026" y="4930588"/>
+          <a:off x="9539010" y="5057775"/>
           <a:ext cx="4735286" cy="1729630"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -11767,106 +12348,150 @@
           <a:endParaRPr lang="de-CH" sz="800">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>2151531</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>31449</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Grafik 1">
+        <xdr:cNvPr id="7" name="Grafik 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64E90BBF-E9A6-70C8-558A-7D9EFFB7DAAE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63C07F3A-AE31-4871-A44A-7FD55807D09A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7317442" y="0"/>
-          <a:ext cx="2151530" cy="569331"/>
+          <a:off x="7315201" y="0"/>
+          <a:ext cx="2151530" cy="564849"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1088823</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>18149</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>22401</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>204501</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Grafik 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E4394B9-A13F-4E24-9E20-E613D4792D4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="8049099" y="5430848"/>
+          <a:ext cx="1824652" cy="1114803"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>125347</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>98611</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="2967318"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Textfeld 4">
+        <xdr:cNvPr id="2" name="Textfeld 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31561C9C-288F-4861-9264-2DDF7F7B6526}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{404AFC3A-DB7D-465B-91DB-465B7EB293E9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10927818" y="1864658"/>
+          <a:off x="11431522" y="2194111"/>
           <a:ext cx="4735286" cy="2967318"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -12785,106 +13410,150 @@
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>60.00</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>2160001</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>33690</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Grafik 1">
+        <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA4FA97-2672-12EC-A2F4-2D88333EB032}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8D8205A-82CB-40EC-AEC7-273798348C3C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9121589" y="0"/>
-          <a:ext cx="2160000" cy="571572"/>
+          <a:off x="9124951" y="0"/>
+          <a:ext cx="2160000" cy="567090"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>1086971</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>145680</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>20549</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>343239</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Grafik 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03C7040F-4251-428C-8851-4D56FD01AAC2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="9870443" y="6621258"/>
+          <a:ext cx="1797759" cy="1114803"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>125347</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>98611</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4735286" cy="2967318"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Textfeld 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F14FE1E3-EFEC-4FCF-961B-0ADBB68BD54F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE7A973-4B7E-4F05-9671-E69C591D3AF2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11745847" y="2011231"/>
+          <a:off x="12098272" y="2203636"/>
           <a:ext cx="4735286" cy="2967318"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -13806,68 +14475,112 @@
             <a:t>60.00</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>2160000</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>33690</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ADAC6D5-8993-DF73-4C7B-26AC545E5487}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C7AABE5-60FE-462F-B0FD-41FADC2801B1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9793941" y="0"/>
-          <a:ext cx="2160000" cy="571572"/>
+          <a:off x="9791700" y="0"/>
+          <a:ext cx="2160000" cy="567090"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1104713</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>35486</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>38291</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>544943</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Grafik 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3109861A-10F9-485E-8949-E87E59404F93}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="10558950" y="7513337"/>
+          <a:ext cx="1798133" cy="1118725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -14170,3566 +14883,3768 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A66E8A73-6C3D-43C0-87F2-6BDC71F7AB6D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5B13BC2-ECA4-4A88-B4D8-57914CE85F9F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" style="16" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="11.5703125" style="16"/>
+    <col min="1" max="1" width="16.42578125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="23.5703125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" style="23" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" style="23" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="23" customWidth="1"/>
+    <col min="6" max="6" width="15" style="23" customWidth="1"/>
+    <col min="7" max="7" width="14.85546875" style="23" customWidth="1"/>
+    <col min="8" max="8" width="32.7109375" style="23" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.5703125" style="23" customWidth="1"/>
+    <col min="11" max="16384" width="11.5703125" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="11" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="15"/>
+      <c r="A1" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="22"/>
     </row>
     <row r="2" spans="1:11" ht="11.45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="21"/>
-[...8 lines deleted...]
-      <c r="K2" s="11"/>
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="22"/>
+      <c r="K2" s="4"/>
     </row>
     <row r="3" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="58" t="s">
+      <c r="A3" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="E3" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="22"/>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="89"/>
-[...10 lines deleted...]
-      <c r="A4" s="58" t="s">
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="E4" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="22"/>
+    </row>
+    <row r="5" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="E5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="22"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+    </row>
+    <row r="7" spans="1:11" s="7" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="88"/>
-[...35 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="C7" s="69"/>
+      <c r="D7" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28"/>
+      <c r="B8" s="64"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="32">
+        <f>ROUND(G8/2,0)+E8+F8</f>
         <v>0</v>
       </c>
-      <c r="B7" s="86" t="s">
-[...31 lines deleted...]
-        <f>(E8+F8+(G8/2))</f>
+      <c r="J8" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28"/>
+      <c r="B9" s="64"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="32">
+        <f t="shared" ref="H9:H21" si="0">ROUND(G9/2,0)+E9+F9</f>
         <v>0</v>
       </c>
-      <c r="J8" s="62" t="s">
-[...16 lines deleted...]
-        <v>65</v>
+      <c r="J9" s="19" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="27"/>
-[...6 lines deleted...]
-      <c r="H10" s="5">
+      <c r="A10" s="28"/>
+      <c r="B10" s="64"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J10" s="62" t="s">
-        <v>66</v>
+      <c r="J10" s="19" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="27"/>
-[...6 lines deleted...]
-      <c r="H11" s="5">
+      <c r="A11" s="28"/>
+      <c r="B11" s="64"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="62" t="s">
-        <v>67</v>
+      <c r="J11" s="19" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="27"/>
-[...6 lines deleted...]
-      <c r="H12" s="5">
+      <c r="A12" s="28"/>
+      <c r="B12" s="64"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="J12" s="19" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="13" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="27"/>
-[...6 lines deleted...]
-      <c r="H13" s="5">
+      <c r="A13" s="28"/>
+      <c r="B13" s="64"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="27"/>
-[...6 lines deleted...]
-      <c r="H14" s="5">
+      <c r="A14" s="28"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27"/>
-[...6 lines deleted...]
-      <c r="H15" s="5">
+      <c r="A15" s="28"/>
+      <c r="B15" s="64"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27"/>
-[...6 lines deleted...]
-      <c r="H16" s="5">
+      <c r="A16" s="28"/>
+      <c r="B16" s="64"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27"/>
-[...6 lines deleted...]
-      <c r="H17" s="5">
+      <c r="A17" s="28"/>
+      <c r="B17" s="64"/>
+      <c r="C17" s="65"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27"/>
-[...6 lines deleted...]
-      <c r="H18" s="5">
+      <c r="A18" s="28"/>
+      <c r="B18" s="64"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27"/>
-[...6 lines deleted...]
-      <c r="H19" s="5">
+      <c r="A19" s="28"/>
+      <c r="B19" s="64"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27"/>
-[...6 lines deleted...]
-      <c r="H20" s="5">
+      <c r="A20" s="28"/>
+      <c r="B20" s="64"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="27"/>
-[...6 lines deleted...]
-      <c r="H21" s="5">
+      <c r="A21" s="28"/>
+      <c r="B21" s="64"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="G22" s="7" t="s">
+      <c r="F22" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="2">
         <f>SUM(H8:H21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:12" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E24" s="31" t="s">
+      <c r="E24" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="F24" s="32"/>
-[...3 lines deleted...]
-      <c r="H24" s="32"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="E25" s="44"/>
-      <c r="G25" s="44"/>
+      <c r="E25" s="37"/>
     </row>
     <row r="26" spans="1:12" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E26" s="31" t="s">
-[...12 lines deleted...]
-    </row>
+      <c r="E26" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+    </row>
+    <row r="27" spans="1:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="1:12" ht="23.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A29" s="22"/>
-[...10 lines deleted...]
-      <c r="L29" s="22"/>
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="5.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="5.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" ht="5.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" ht="5.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" ht="5.45" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ZcIa9oh0nvZ7YbtLIdaQka39Rd/uSp38k+2FKrKnBFgOONgGTtYl9zKbNqmv/cnySeJ33Vv3FCGE8JrdXcxBjQ==" saltValue="P5c4mePeb7cZXdECzUn3Wg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="B91Ubqc8wpyX8BkACUbivhoKhYbQ09twS0a0DXnpJx0DYD0Z8iz2NONh1WFhM3biveXbPke0IUd0/qJzIMuUiA==" saltValue="bgqAzahBo5x4lmhFLPfcQg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="B3:C5 F3:H5 A8:G21 F24 F26 H24 H26" name="Bereich1"/>
+    <protectedRange sqref="B3:C5 F3:H5 A8:G21 F24:G24 F26:G26" name="Bereich1"/>
   </protectedRanges>
   <mergeCells count="21">
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="F3:H3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="F5:H5"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="B5:C5"/>
-[...4 lines deleted...]
-    <mergeCell ref="F3:H3"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
-    <mergeCell ref="B12:C12"/>
-    <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Der Titel dieses Arbeitsblatts befindet sich in dieser Zelle. Geben Sie den Firmennamen und die Adresse in den Zellen unten ein." sqref="K2" xr:uid="{67E8FB28-C644-485F-BC60-5DC0ED815909}"/>
-[...1 lines deleted...]
-      <formula1>$J$6:$J$11</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4:H4" xr:uid="{A368C1AA-28B1-4AD8-93C1-84D476D2F946}">
+      <formula1>$J$6:$J$12</formula1>
     </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Der Titel dieses Arbeitsblatts befindet sich in dieser Zelle. Geben Sie den Firmennamen und die Adresse in den Zellen unten ein." sqref="K2" xr:uid="{3318B205-5F67-4A57-8361-6AF19D06253A}"/>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V11.24&amp;R&amp;"Arial,Kursiv"&amp;8Seite &amp;P von &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V02.26</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="56" max="7" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CE4E307-36DC-4782-B51F-23A63E7C14D8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{843B2779-5FE0-447C-891F-7BA767732D87}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K45"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="N3" sqref="N3"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="18.7109375" style="16" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="11.5703125" style="16"/>
+    <col min="1" max="2" width="20" style="23" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" style="23" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" style="23" customWidth="1"/>
+    <col min="5" max="5" width="16.28515625" style="23" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="34.5703125" style="23" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="11.5703125" style="23" hidden="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.5703125" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="59" t="s">
-[...7 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="A1" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1" s="6"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="22"/>
     </row>
     <row r="2" spans="1:11" ht="11.45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C2" s="13"/>
-[...4 lines deleted...]
-      <c r="H2" s="15"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="22"/>
     </row>
     <row r="3" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="53" t="s">
-[...9 lines deleted...]
-      <c r="H3" s="15"/>
+      <c r="A3" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="E3" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="22"/>
     </row>
     <row r="4" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="88"/>
-[...1 lines deleted...]
-      <c r="E4" s="20" t="s">
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="E4" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="88"/>
-[...1 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="22"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="91"/>
-[...1 lines deleted...]
-      <c r="E5" s="20" t="s">
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="E5" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="91"/>
-[...1 lines deleted...]
-      <c r="H5" s="15"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="22"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="B6" s="21"/>
-[...8 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="22"/>
+    </row>
+    <row r="7" spans="1:11" s="7" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="B7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="C7" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="4" t="s">
+      <c r="D7" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="4" t="s">
+      <c r="F7" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="G7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="22" t="s">
-[...10 lines deleted...]
-        <f t="shared" ref="F8:F20" si="0">(VLOOKUP(D8,$J$13:$K$17,2,FALSE))+(E8/2)</f>
+      <c r="I7" s="7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="40"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="32">
+        <f>ROUND((VLOOKUP(D8,$J$13:$K$17,2,FALSE))+(E8/2),0)</f>
         <v>0</v>
       </c>
-      <c r="G8" s="26"/>
-[...10 lines deleted...]
-      <c r="F9" s="5">
+      <c r="G8" s="31"/>
+      <c r="I8" s="23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="32">
+        <f t="shared" ref="F9:F19" si="0">ROUND((VLOOKUP(D9,$J$13:$K$17,2,FALSE))+(E9/2),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="31"/>
+      <c r="I9" s="23" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="40"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G9" s="26"/>
-[...10 lines deleted...]
-      <c r="F10" s="5">
+      <c r="G10" s="31"/>
+      <c r="I10" s="23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="40"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G10" s="26"/>
-[...10 lines deleted...]
-      <c r="F11" s="5">
+      <c r="G11" s="31"/>
+      <c r="I11" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="40"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G11" s="26"/>
-[...10 lines deleted...]
-      <c r="F12" s="5">
+      <c r="G12" s="31"/>
+      <c r="I12" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="43" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="40"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G12" s="26"/>
-[...13 lines deleted...]
-      <c r="F13" s="5">
+      <c r="G13" s="31"/>
+      <c r="J13" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G13" s="26"/>
-[...13 lines deleted...]
-      <c r="F14" s="5">
+      <c r="G14" s="31"/>
+      <c r="J14" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="43">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="40"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G14" s="26"/>
-[...13 lines deleted...]
-      <c r="F15" s="5">
+      <c r="G15" s="31"/>
+      <c r="J15" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" s="43">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="40"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G15" s="26"/>
-[...13 lines deleted...]
-      <c r="F16" s="5">
+      <c r="G16" s="31"/>
+      <c r="J16" s="43">
+        <v>0</v>
+      </c>
+      <c r="K16" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="40"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G16" s="26"/>
-[...13 lines deleted...]
-      <c r="F17" s="5">
+      <c r="G17" s="31"/>
+    </row>
+    <row r="18" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G17" s="26"/>
-[...7 lines deleted...]
-      <c r="F18" s="5">
+      <c r="G18" s="31"/>
+    </row>
+    <row r="19" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G18" s="26"/>
-[...8 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="G19" s="31"/>
+    </row>
+    <row r="20" spans="1:7" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F20" s="2">
+        <f>SUM(F8:F19)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="26"/>
-[...21 lines deleted...]
-    </row>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" spans="1:7" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" spans="1:7" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D23" s="31" t="s">
-[...15 lines deleted...]
-    </row>
+      <c r="D23" s="35"/>
+    </row>
+    <row r="25" spans="1:7" ht="46.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:7" ht="23.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A30" s="35"/>
-      <c r="B30" s="35"/>
+      <c r="A30" s="9"/>
+      <c r="B30" s="9"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A31" s="36"/>
-[...2 lines deleted...]
-      <c r="D31" s="38"/>
+      <c r="A31" s="10"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="12"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A32" s="39"/>
-[...2 lines deleted...]
-      <c r="D32" s="41"/>
+      <c r="A32" s="13"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="15"/>
     </row>
     <row r="33" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="39"/>
-[...2 lines deleted...]
-      <c r="D33" s="41"/>
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="15"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A34" s="90"/>
-[...2 lines deleted...]
-      <c r="D34" s="38"/>
+      <c r="A34" s="70"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="70"/>
+      <c r="D34" s="12"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A35" s="36"/>
-[...2 lines deleted...]
-      <c r="D35" s="38"/>
+      <c r="A35" s="10"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="12"/>
     </row>
     <row r="36" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="36"/>
-[...2 lines deleted...]
-      <c r="D36" s="38"/>
+      <c r="A36" s="10"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="12"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A37" s="36"/>
-[...2 lines deleted...]
-      <c r="D37" s="38"/>
+      <c r="A37" s="10"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="12"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A38" s="39"/>
-[...2 lines deleted...]
-      <c r="D38" s="41"/>
+      <c r="A38" s="13"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="15"/>
     </row>
     <row r="39" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="39"/>
-[...2 lines deleted...]
-      <c r="D39" s="41"/>
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="15"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A40" s="36"/>
-[...2 lines deleted...]
-      <c r="D40" s="41"/>
+      <c r="A40" s="10"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="15"/>
     </row>
     <row r="41" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="36"/>
-[...2 lines deleted...]
-      <c r="D41" s="41"/>
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="15"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A42" s="36"/>
-[...1 lines deleted...]
-      <c r="D42" s="41"/>
+      <c r="A42" s="10"/>
+      <c r="B42" s="10"/>
+      <c r="D42" s="15"/>
     </row>
     <row r="43" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="39"/>
-[...2 lines deleted...]
-      <c r="D43" s="41"/>
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="15"/>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A44" s="36"/>
-[...2 lines deleted...]
-      <c r="D44" s="38"/>
+      <c r="A44" s="10"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="12"/>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A45" s="37"/>
-[...2 lines deleted...]
-      <c r="D45" s="38"/>
+      <c r="A45" s="11"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sLcQ7xWgFWUjC9Cx/xW5qDg/0Z6B0WaFbwO1TuFi8Wel/jtYIpL9jwW3UL9ZSCu2yrEJV1/AvOkTmcJkoTLnKg==" saltValue="JLiTfKI5A6yT14/hgOhNJQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="hUxatBrZbY02+k7FsCWmilVVcSWJsBpQnt1Ho++JoKlBhVu1S6yE80/cdP9sHKwxCAkyyyavpgkI6GX3M4r1ag==" saltValue="YJNUuab6AetDafSHo/t6lA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="B3:C5 F3:G5 A8:E20 G8:G20 E23 G23" name="Bereich1"/>
+    <protectedRange sqref="B3:C5 F3:G5 G8:G19 A8:E19" name="Bereich1"/>
   </protectedRanges>
   <mergeCells count="7">
     <mergeCell ref="A34:C34"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:G5"/>
-    <mergeCell ref="F4:G4"/>
-[...3 lines deleted...]
-    <mergeCell ref="B3:C3"/>
   </mergeCells>
-  <dataValidations xWindow="121" yWindow="443" count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:D20" xr:uid="{8C8ED0D6-0835-43E7-B563-888ADA718932}">
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:D19" xr:uid="{21462CD0-0616-4627-B94B-EAD496A6DAC5}">
       <formula1>$J$13:$J$15</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4:G4" xr:uid="{41C53F47-E5B1-4CF5-8D3C-568CADFDA755}">
-      <formula1>$I$6:$I$11</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4:G4" xr:uid="{03A1CDB0-C1F2-4447-B388-0CAE2E5B0AD1}">
+      <formula1>$I$6:$I$12</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V11.24&amp;R&amp;"Arial,Kursiv"&amp;8Seite &amp;P von &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V02.26</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{939D7675-753F-4E88-9459-C620055D07AA}">
-  <dimension ref="A1:J69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73DE2CB4-93F4-42FE-8270-DA89E381A57E}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K45"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="18.85546875" style="16" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="11.5703125" style="16"/>
+    <col min="1" max="2" width="20" style="23" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" style="23" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" style="23" customWidth="1"/>
+    <col min="5" max="5" width="16.28515625" style="23" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="34.5703125" style="23" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="11.5703125" style="23" hidden="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.5703125" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-      <c r="J1" s="81" t="s">
+    <row r="1" spans="1:11" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1" s="6"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:11" ht="11.45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C2" s="6"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="E3" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="22"/>
+    </row>
+    <row r="4" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="E4" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="22"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="E5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="22"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="22"/>
+    </row>
+    <row r="7" spans="1:11" s="7" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="40"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="31"/>
+      <c r="I8" s="23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="31"/>
+      <c r="I9" s="23" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="40"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="31"/>
+      <c r="I10" s="23" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="11.45" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="J2" s="82" t="s">
+    <row r="11" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="40"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="31"/>
+      <c r="I11" s="23" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E3" s="19" t="s">
+    <row r="12" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="40"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="31"/>
+      <c r="I12" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="43" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="40"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="31"/>
+      <c r="J13" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="31"/>
+      <c r="J14" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="43">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="40"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="31"/>
+      <c r="J15" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" s="43">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="40"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="31"/>
+      <c r="J16" s="43">
+        <v>0</v>
+      </c>
+      <c r="K16" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="40"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="31"/>
+    </row>
+    <row r="18" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="31"/>
+    </row>
+    <row r="19" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="31"/>
+    </row>
+    <row r="20" spans="1:7" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="F3" s="89"/>
-[...385 lines deleted...]
-    <row r="34" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E20" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="1:7" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:7" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="35"/>
+    </row>
+    <row r="25" spans="1:7" ht="46.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" spans="1:7" ht="23.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="9"/>
+      <c r="B30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="10"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="12"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="13"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="15"/>
+    </row>
+    <row r="33" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="15"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A34" s="70"/>
       <c r="B34" s="70"/>
       <c r="C34" s="70"/>
-      <c r="D34" s="76"/>
-[...253 lines deleted...]
-      <c r="D69" s="38"/>
+      <c r="D34" s="12"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A35" s="10"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="12"/>
+    </row>
+    <row r="36" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="10"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="12"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A37" s="10"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="12"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A38" s="13"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="15"/>
+    </row>
+    <row r="39" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="15"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A40" s="10"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="15"/>
+    </row>
+    <row r="41" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="15"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A42" s="10"/>
+      <c r="B42" s="10"/>
+      <c r="D42" s="15"/>
+    </row>
+    <row r="43" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="15"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A44" s="10"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="12"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A45" s="11"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IqkXrjqJPDVSG+9fcf0D9UWsnSfbmeP1PVizWId3jc0JChauxbwy8o7n/YT/sWIXLP6NRLt6KsDXmANry9euMQ==" saltValue="pFjPkriEzE0zgdM1MlULBA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="JqotYkZpBlDakRnuJjVHYIt405w5JZNH9GE3T02cuRo8Z+zyR2Gv6OuLd9svSCughbqC+q/ADeq88GN8V9srCA==" saltValue="crpXpB0cHBTi6lgOqfBfVw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="B3:C5 F3:G5 E47 G47 A30:E44 G30:G44 A8:E28 G8:G28" name="Bereich1"/>
+    <protectedRange sqref="B3:C5 F3:G5 G8:G19 A8:E19" name="Bereich1"/>
   </protectedRanges>
   <mergeCells count="7">
-    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:G5"/>
-    <mergeCell ref="F4:G4"/>
-[...3 lines deleted...]
-    <mergeCell ref="B3:C3"/>
   </mergeCells>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>$J$1:$J$6</formula1>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4:G4" xr:uid="{9475E5F0-36F1-4D4F-B951-1BE81DF5F305}">
+      <formula1>$I$6:$I$12</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:D19" xr:uid="{8817DF41-0F97-4C23-9A39-2E154BED6B08}">
+      <formula1>$J$13:$J$15</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="99" fitToWidth="0" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V11.24&amp;R&amp;"Arial,Kursiv"&amp;8Seite &amp;P von &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V02.26</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E93692F-7536-45FE-BD3B-ACE5B004CB8D}">
-  <dimension ref="A1:T48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6EBFF03-FD48-4EA3-B706-CF65E521B3DB}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J68"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" style="16" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="21" max="16384" width="11.5703125" style="16"/>
+    <col min="1" max="2" width="18.85546875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" style="23" customWidth="1"/>
+    <col min="4" max="4" width="14.5703125" style="23" customWidth="1"/>
+    <col min="5" max="5" width="15.5703125" style="23" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="32.7109375" style="23" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.5703125" style="23"/>
+    <col min="10" max="10" width="11.5703125" style="19"/>
+    <col min="11" max="16384" width="11.5703125" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1" s="6"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="22"/>
+      <c r="J1" s="18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="11.45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C2" s="6"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="22"/>
+      <c r="J2" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="E3" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="22"/>
+      <c r="J3" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="E4" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="22"/>
+      <c r="J4" s="19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="E5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="22"/>
+      <c r="J5" s="19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="22"/>
+      <c r="J6" s="19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="7" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="18"/>
+    </row>
+    <row r="8" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="49">
+        <f>ROUND((D8+(E8/2)),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="48"/>
+      <c r="J8" s="23"/>
+    </row>
+    <row r="9" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="50"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="49">
+        <f t="shared" ref="F9:F19" si="0">ROUND((D9+(E9/2)),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="48"/>
+      <c r="J9" s="23"/>
+    </row>
+    <row r="10" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="46"/>
+      <c r="B10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="48"/>
+    </row>
+    <row r="11" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="46"/>
+      <c r="B11" s="46"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="48"/>
+    </row>
+    <row r="12" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="46"/>
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="48"/>
+    </row>
+    <row r="13" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="46"/>
+      <c r="B13" s="46"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="48"/>
+    </row>
+    <row r="14" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="46"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="48"/>
+    </row>
+    <row r="15" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="46"/>
+      <c r="B15" s="46"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="48"/>
+    </row>
+    <row r="16" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="46"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="48"/>
+    </row>
+    <row r="17" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="46"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="48"/>
+    </row>
+    <row r="18" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="46"/>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="48"/>
+    </row>
+    <row r="19" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="46"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="48"/>
+    </row>
+    <row r="20" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="51"/>
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" s="2">
+        <f>SUM(F8:F19)</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="51"/>
+    </row>
+    <row r="21" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="51"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" s="2">
+        <f>SUM(F28:F47)</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="51"/>
+    </row>
+    <row r="22" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="51"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" s="2">
+        <f>SUM(F20:F21)</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="51"/>
+    </row>
+    <row r="23" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="51"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="51"/>
+    </row>
+    <row r="24" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="51"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+    </row>
+    <row r="25" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="51"/>
+      <c r="C25" s="51"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="51"/>
+      <c r="F25" s="51"/>
+      <c r="G25" s="51"/>
+    </row>
+    <row r="26" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="51"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+    </row>
+    <row r="27" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="51"/>
+      <c r="B27" s="51"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="G27" s="51"/>
+    </row>
+    <row r="28" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="46"/>
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="49">
+        <f>ROUND((D28+(E28/2)),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G28" s="48"/>
+    </row>
+    <row r="29" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="46"/>
+      <c r="B29" s="46"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="49">
+        <f t="shared" ref="F29:F47" si="1">ROUND((D29+(E29/2)),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G29" s="48"/>
+    </row>
+    <row r="30" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="46"/>
+      <c r="B30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="48"/>
+    </row>
+    <row r="31" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="46"/>
+      <c r="B31" s="46"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="48"/>
+    </row>
+    <row r="32" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="46"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="48"/>
+    </row>
+    <row r="33" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="46"/>
+      <c r="B33" s="46"/>
+      <c r="C33" s="46"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="48"/>
+    </row>
+    <row r="34" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="46"/>
+      <c r="B34" s="46"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="48"/>
+    </row>
+    <row r="35" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="46"/>
+      <c r="B35" s="46"/>
+      <c r="C35" s="46"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="48"/>
+    </row>
+    <row r="36" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="46"/>
+      <c r="B36" s="46"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="63"/>
+      <c r="F36" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="48"/>
+    </row>
+    <row r="37" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="46"/>
+      <c r="B37" s="46"/>
+      <c r="C37" s="46"/>
+      <c r="D37" s="47"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="48"/>
+    </row>
+    <row r="38" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="46"/>
+      <c r="B38" s="46"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="47"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G38" s="48"/>
+    </row>
+    <row r="39" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="46"/>
+      <c r="B39" s="46"/>
+      <c r="C39" s="46"/>
+      <c r="D39" s="47"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G39" s="48"/>
+    </row>
+    <row r="40" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="46"/>
+      <c r="B40" s="46"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="47"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G40" s="48"/>
+    </row>
+    <row r="41" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="46"/>
+      <c r="B41" s="46"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="48"/>
+    </row>
+    <row r="42" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="46"/>
+      <c r="B42" s="46"/>
+      <c r="C42" s="46"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G42" s="48"/>
+    </row>
+    <row r="43" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="46"/>
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="47"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G43" s="48"/>
+    </row>
+    <row r="44" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="46"/>
+      <c r="B44" s="46"/>
+      <c r="C44" s="46"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G44" s="48"/>
+    </row>
+    <row r="45" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="46"/>
+      <c r="B45" s="46"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G45" s="48"/>
+    </row>
+    <row r="46" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="46"/>
+      <c r="B46" s="46"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="47"/>
+      <c r="E46" s="63"/>
+      <c r="F46" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G46" s="48"/>
+    </row>
+    <row r="47" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="46"/>
+      <c r="B47" s="46"/>
+      <c r="C47" s="46"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="63"/>
+      <c r="F47" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G47" s="48"/>
+    </row>
+    <row r="48" spans="1:7" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="51"/>
+      <c r="B48" s="51"/>
+      <c r="C48" s="51"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F48" s="2">
+        <f>SUM(F28:F47)+F20</f>
+        <v>0</v>
+      </c>
+      <c r="G48" s="51"/>
+    </row>
+    <row r="49" spans="1:4" ht="23.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:4" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A53" s="9"/>
+      <c r="B53" s="9"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A54" s="10"/>
+      <c r="B54" s="10"/>
+      <c r="C54" s="11"/>
+      <c r="D54" s="12"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A55" s="13"/>
+      <c r="B55" s="13"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="15"/>
+    </row>
+    <row r="56" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="13"/>
+      <c r="B56" s="13"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="15"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A57" s="70"/>
+      <c r="B57" s="70"/>
+      <c r="C57" s="70"/>
+      <c r="D57" s="12"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A58" s="10"/>
+      <c r="B58" s="10"/>
+      <c r="C58" s="11"/>
+      <c r="D58" s="12"/>
+    </row>
+    <row r="59" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="10"/>
+      <c r="B59" s="10"/>
+      <c r="C59" s="11"/>
+      <c r="D59" s="12"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A60" s="10"/>
+      <c r="B60" s="10"/>
+      <c r="C60" s="11"/>
+      <c r="D60" s="12"/>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A61" s="13"/>
+      <c r="B61" s="13"/>
+      <c r="C61" s="14"/>
+      <c r="D61" s="15"/>
+    </row>
+    <row r="62" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="13"/>
+      <c r="B62" s="13"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="15"/>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A63" s="10"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="14"/>
+      <c r="D63" s="15"/>
+    </row>
+    <row r="64" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="10"/>
+      <c r="B64" s="10"/>
+      <c r="C64" s="14"/>
+      <c r="D64" s="15"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A65" s="10"/>
+      <c r="B65" s="10"/>
+      <c r="D65" s="15"/>
+    </row>
+    <row r="66" spans="1:4" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="13"/>
+      <c r="B66" s="13"/>
+      <c r="C66" s="14"/>
+      <c r="D66" s="15"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A67" s="10"/>
+      <c r="B67" s="10"/>
+      <c r="C67" s="11"/>
+      <c r="D67" s="12"/>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A68" s="11"/>
+      <c r="B68" s="11"/>
+      <c r="C68" s="11"/>
+      <c r="D68" s="12"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="xqsu4Q4owJyunbvwwRDgTDQl9F/uD8A6Y+T5nEsPUwxt/9geXJ6/4NjFpiiaGhbj4I1OiCyj+IRGNLw1yycZwQ==" saltValue="DqoWjdwcEeLwpjN7abByNQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <protectedRanges>
+    <protectedRange sqref="B3:C5 F3:G5 A28:E47 G28:G47 G8:G19 A8:E19" name="Bereich1"/>
+  </protectedRanges>
+  <mergeCells count="7">
+    <mergeCell ref="A57:C57"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="F5:G5"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4:G4" xr:uid="{D35CF7E0-0730-41C8-9DBF-3FF8E0D40DDF}">
+      <formula1>$J$1:$J$6</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V02.26&amp;R&amp;"Arial,Kursiv"&amp;8Seite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA21DB25-CA3D-49F3-8B79-D5281398895C}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T47"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="85" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:D3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.7109375" style="23" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19" style="23" customWidth="1"/>
+    <col min="4" max="4" width="29.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="23" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" style="23" customWidth="1"/>
+    <col min="8" max="8" width="11" style="23" customWidth="1"/>
+    <col min="9" max="9" width="14.7109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="32.7109375" style="23" customWidth="1"/>
+    <col min="11" max="11" width="14.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="16" width="11.5703125" style="23"/>
+    <col min="17" max="17" width="15.28515625" style="52" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="11.5703125" style="53" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="11.5703125" style="52" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="11.5703125" style="52" customWidth="1"/>
+    <col min="21" max="16384" width="11.5703125" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="59" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="15"/>
+      <c r="A1" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="22"/>
     </row>
     <row r="2" spans="1:20" ht="11.45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="13"/>
-[...8 lines deleted...]
-      <c r="J2" s="18"/>
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="39"/>
     </row>
     <row r="3" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="53" t="s">
-[...18 lines deleted...]
-      <c r="Q3" s="46" t="s">
+      <c r="A3" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="Q3" s="54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="J4" s="67"/>
+    </row>
+    <row r="5" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="Q5" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="R5" s="53">
+        <v>0</v>
+      </c>
+      <c r="S5" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="39"/>
+      <c r="Q6" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="R6" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="S6" s="53">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="7" customFormat="1" ht="57" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
+      <c r="P7" s="23"/>
+      <c r="Q7" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="S7" s="53">
         <v>40</v>
       </c>
-      <c r="R3" s="50"/>
-[...23 lines deleted...]
-      <c r="A5" s="53" t="s">
+      <c r="T7" s="1"/>
+    </row>
+    <row r="8" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="58">
+        <f>ROUND(SUMIFS($S$6:$S$21,$Q$6:$Q$21,E8,$R$6:$R$21,G8)+SUMIFS($S$6:$S$21,$Q$6:$Q$21,$F$7,$R$6:$R$21,F8)+60+(H8/2),0)</f>
+        <v>60</v>
+      </c>
+      <c r="J8" s="57"/>
+      <c r="Q8" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="R8" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="S8" s="53">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="57" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J9" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q9" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="R9" s="53">
         <v>0</v>
       </c>
-      <c r="B5" s="91"/>
-[...15 lines deleted...]
-      <c r="R5" s="51">
+      <c r="S9" s="53">
         <v>0</v>
       </c>
-      <c r="S5" s="49">
+    </row>
+    <row r="10" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="46"/>
+      <c r="B10" s="56"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="56"/>
+      <c r="H10" s="57"/>
+      <c r="I10" s="58">
+        <f>ROUND(SUMIFS($S$6:$S$21,$Q$6:$Q$21,E10,$R$6:$R$21,G10)+SUMIFS($S$6:$S$21,$Q$6:$Q$21,$F$7,$R$6:$R$21,F10)+(H10/2),0)</f>
         <v>0</v>
       </c>
-    </row>
-[...82 lines deleted...]
-        <f>SUMIFS($S$6:$S$24,$Q$6:$Q$24,E8,$R$6:$R$24,G8)+SUMIFS($S$6:$S$24,$Q$6:$Q$24,$F$7,$R$6:$R$24,F8)+60+(H8/2)</f>
+      <c r="J10" s="57"/>
+      <c r="Q10" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="R10" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="S10" s="53">
         <v>60</v>
       </c>
-      <c r="J8" s="71"/>
-[...44 lines deleted...]
-      <c r="R9" s="51">
+    </row>
+    <row r="11" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="46"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="56"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="56"/>
+      <c r="F11" s="56"/>
+      <c r="G11" s="56"/>
+      <c r="H11" s="57"/>
+      <c r="I11" s="58">
+        <f t="shared" ref="I11:I20" si="0">ROUND(SUMIFS($S$6:$S$21,$Q$6:$Q$21,E11,$R$6:$R$21,G11)+SUMIFS($S$6:$S$21,$Q$6:$Q$21,$F$7,$R$6:$R$21,F11)+(H11/2),0)</f>
         <v>0</v>
       </c>
-      <c r="S9" s="49">
-[...36 lines deleted...]
-      <c r="I11" s="72">
+      <c r="J11" s="57"/>
+      <c r="Q11" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="R11" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="S11" s="53">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="46"/>
+      <c r="B12" s="56"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
+      <c r="G12" s="56"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="71"/>
-[...19 lines deleted...]
-      <c r="I12" s="72">
+      <c r="J12" s="57"/>
+      <c r="Q12" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="R12" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="S12" s="53">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="46"/>
+      <c r="B13" s="56"/>
+      <c r="C13" s="56"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="71"/>
-[...19 lines deleted...]
-      <c r="I13" s="72">
+      <c r="J13" s="57"/>
+      <c r="Q13" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="R13" s="53">
+        <v>0</v>
+      </c>
+      <c r="S13" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="46"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="56"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="57"/>
+      <c r="I14" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="71"/>
-[...19 lines deleted...]
-      <c r="I14" s="72">
+      <c r="J14" s="57"/>
+      <c r="Q14" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="R14" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="S14" s="53">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="46"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="56"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="56"/>
+      <c r="G15" s="56"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="71"/>
-[...19 lines deleted...]
-      <c r="I15" s="72">
+      <c r="J15" s="57"/>
+      <c r="Q15" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="R15" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="S15" s="53">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="46"/>
+      <c r="B16" s="56"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="71"/>
-[...19 lines deleted...]
-      <c r="I16" s="72">
+      <c r="J16" s="57"/>
+      <c r="Q16" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="R16" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="S16" s="53">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="46"/>
+      <c r="B17" s="56"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J16" s="71"/>
-[...19 lines deleted...]
-      <c r="I17" s="72">
+      <c r="J17" s="57"/>
+      <c r="Q17" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="R17" s="53">
+        <v>0</v>
+      </c>
+      <c r="S17" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="46"/>
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J17" s="71"/>
-[...19 lines deleted...]
-      <c r="I18" s="72">
+      <c r="J18" s="57"/>
+      <c r="Q18" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="R18" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="S18" s="53">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="46"/>
+      <c r="B19" s="56"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="57"/>
+      <c r="I19" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J18" s="71"/>
-[...19 lines deleted...]
-      <c r="I19" s="72">
+      <c r="J19" s="57"/>
+      <c r="R19" s="55"/>
+      <c r="S19" s="53"/>
+    </row>
+    <row r="20" spans="1:19" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="46"/>
+      <c r="B20" s="56"/>
+      <c r="C20" s="56"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="56"/>
+      <c r="F20" s="56"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="57"/>
+      <c r="I20" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J19" s="71"/>
-[...30 lines deleted...]
-      <c r="S20" s="49">
+      <c r="J20" s="57"/>
+      <c r="Q20" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="R20" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="S20" s="53">
         <v>150</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="H24" s="7" t="s">
+    <row r="21" spans="1:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="I24" s="6">
-        <f>SUM(I8:I23)</f>
+      <c r="I21" s="2">
+        <f>SUM(I8:I20)</f>
         <v>60</v>
       </c>
-      <c r="Q24" s="45" t="s">
-[...5 lines deleted...]
-      <c r="S24" s="49">
+      <c r="Q21" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="R21" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="S21" s="53">
         <v>60</v>
       </c>
     </row>
+    <row r="22" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="26" spans="1:19" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="Q29" s="1">
+    <row r="26" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:19" ht="29.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:19" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q28" s="52">
         <v>2</v>
       </c>
-      <c r="R29" s="50" t="s">
-[...4 lines deleted...]
-      <c r="Q30" s="1">
+      <c r="R28" s="53" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="Q29" s="52">
         <v>3</v>
       </c>
-      <c r="R30" s="50" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:19" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="R29" s="53" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A32" s="9"/>
+      <c r="B32" s="9"/>
+    </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A33" s="35"/>
-      <c r="B33" s="35"/>
+      <c r="A33" s="10"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="12"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A34" s="36"/>
-[...23 lines deleted...]
-      <c r="G36" s="41"/>
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="14"/>
+      <c r="G34" s="15"/>
+    </row>
+    <row r="35" spans="1:7" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="15"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="70"/>
+      <c r="B36" s="70"/>
+      <c r="C36" s="70"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="12"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A37" s="90"/>
-[...23 lines deleted...]
-      <c r="G39" s="38"/>
+      <c r="A37" s="10"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="12"/>
+    </row>
+    <row r="38" spans="1:7" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="10"/>
+      <c r="B38" s="10"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="12"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="10"/>
+      <c r="B39" s="10"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="12"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A40" s="36"/>
-[...55 lines deleted...]
-      <c r="G46" s="41"/>
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="15"/>
+    </row>
+    <row r="41" spans="1:7" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="15"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="10"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="15"/>
+    </row>
+    <row r="43" spans="1:7" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="10"/>
+      <c r="B43" s="10"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="15"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="10"/>
+      <c r="B44" s="10"/>
+      <c r="G44" s="15"/>
+    </row>
+    <row r="45" spans="1:7" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="13"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="15"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="10"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="12"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A47" s="36"/>
-[...14 lines deleted...]
-      <c r="G48" s="38"/>
+      <c r="A47" s="11"/>
+      <c r="B47" s="11"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="9O0/RNHZYPEC9fHpgOuUJ2wQQaKGh6Ea9f4w+BsDasHGjnZSadSDBquI0vyjaI9RwVtPihNFcSeUpHt2ze8DsQ==" saltValue="E34Mj3sbGnzmKNfSa0Mb6A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="0Lfkpr+ZITdyVMJ1l9MzGanSZAFdiWSE1YeRmSv0TUb8lZjWA7O6s52ljiDPg6zKLW/bOQ9U24d8MwoNGmOOlA==" saltValue="rv5tvnQ6LPWXmaYh0Xlejg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="B3:D5 A8:H8 J8 I3:J5 A10:H23 J10:J23 J26 H26 G26" name="Bereich1"/>
+    <protectedRange sqref="B3:D5 A8:H8 J8 I3:J5 A10:H20 J10:J20" name="Bereich1"/>
   </protectedRanges>
-  <mergeCells count="8">
-[...1 lines deleted...]
-    <mergeCell ref="G26:H26"/>
+  <mergeCells count="7">
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="B5:D5"/>
     <mergeCell ref="I5:J5"/>
-    <mergeCell ref="I4:J4"/>
-[...3 lines deleted...]
-    <mergeCell ref="B3:D3"/>
   </mergeCells>
-  <dataValidations xWindow="1041" yWindow="459" count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F8:G8 F10:G23" xr:uid="{9CD5B5C8-F9DA-42B1-AF9C-3E6378443D4B}">
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E8 E10:E20" xr:uid="{C227EAD7-210E-4D4C-80E5-00B44E9E8656}">
+      <formula1>$Q$9:$Q$20</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F8:G8 F10:G20" xr:uid="{9E4C6173-B5D3-4CD5-A3F1-2C1296225D1B}">
       <formula1>$R$9:$R$12</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>$Q$9:$Q$21</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="84" fitToWidth="2" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V11.24&amp;R&amp;"Arial,Kursiv"&amp;8Seite &amp;P von &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V02.26</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="10" max="24" man="1"/>
+    <brk id="10" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:U57"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30AA5BF2-BD8D-4440-85CA-A092F9B3C52C}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U55"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8:D11"/>
+      <selection activeCell="B3" sqref="B3:D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" style="16" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="24" max="16384" width="11.5703125" style="16"/>
+    <col min="1" max="1" width="17.7109375" style="23" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19" style="23" customWidth="1"/>
+    <col min="4" max="4" width="29.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" style="23" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="23" customWidth="1"/>
+    <col min="9" max="9" width="11" style="23" customWidth="1"/>
+    <col min="10" max="10" width="14.7109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="32.7109375" style="23" customWidth="1"/>
+    <col min="12" max="12" width="14.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="17" width="11.5703125" style="23"/>
+    <col min="18" max="18" width="15.28515625" style="52" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="11.5703125" style="53" hidden="1" customWidth="1"/>
+    <col min="20" max="21" width="11.5703125" style="52" hidden="1" customWidth="1"/>
+    <col min="22" max="23" width="11.5703125" style="23" customWidth="1"/>
+    <col min="24" max="16384" width="11.5703125" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="22"/>
+    </row>
+    <row r="2" spans="1:21" ht="11.45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="39"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="R3" s="54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="67"/>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="R5" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="S5" s="53">
+        <v>0</v>
+      </c>
+      <c r="T5" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="39"/>
+      <c r="R6" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="S6" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="T6" s="53">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="7" customFormat="1" ht="57" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
+      <c r="P7" s="23"/>
+      <c r="Q7" s="23"/>
+      <c r="R7" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="S7" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="T7" s="53">
+        <v>40</v>
+      </c>
+      <c r="U7" s="1"/>
+    </row>
+    <row r="8" spans="1:21" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="72"/>
+      <c r="B8" s="72"/>
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="75">
+        <f>ROUND(SUMIFS($T$6:$T$34,$R$6:$R$34,F8,$S$6:$S$34,H8)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G8)+60+(I8/2)+SUMIFS($T$6:$T$34,$R$6:$R$34,F9,$S$6:$S$34,H9)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G9)+SUMIFS($T$6:$T$34,$R$6:$R$34,F10,$S$6:$S$34,H10)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G10)+SUMIFS($T$6:$T$34,$R$6:$R$34,F11,$S$6:$S$34,H11)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G11),0)</f>
+        <v>60</v>
+      </c>
+      <c r="K8" s="72"/>
+      <c r="R8" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="S8" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="13"/>
-[...25 lines deleted...]
-      <c r="A3" s="53" t="s">
+      <c r="T8" s="53">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="73"/>
+      <c r="B9" s="73"/>
+      <c r="C9" s="73"/>
+      <c r="D9" s="73"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="56"/>
+      <c r="I9" s="73"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="73"/>
+      <c r="R9" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="S9" s="53">
+        <v>0</v>
+      </c>
+      <c r="T9" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="73"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="56"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="76"/>
+      <c r="K10" s="73"/>
+      <c r="R10" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="S10" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="T10" s="53">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="74"/>
+      <c r="B11" s="74"/>
+      <c r="C11" s="74"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="56"/>
+      <c r="I11" s="74"/>
+      <c r="J11" s="77"/>
+      <c r="K11" s="74"/>
+      <c r="R11" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="S11" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="T11" s="53">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="57" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="J12" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="K12" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="R12" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="S12" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="T12" s="53">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="72"/>
+      <c r="B13" s="72"/>
+      <c r="C13" s="72"/>
+      <c r="D13" s="72"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="72"/>
+      <c r="J13" s="75">
+        <f>ROUND(SUMIFS($T$6:$T$34,$R$6:$R$34,F13,$S$6:$S$34,H13)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G13)+(I13/2)+SUMIFS($T$6:$T$34,$R$6:$R$34,F14,$S$6:$S$34,H14)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G14)+SUMIFS($T$6:$T$34,$R$6:$R$34,F15,$S$6:$S$34,H15)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G15)+SUMIFS($T$6:$T$34,$R$6:$R$34,F16,$S$6:$S$34,H16)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G16),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="72"/>
+      <c r="R13" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="S13" s="53">
+        <v>0</v>
+      </c>
+      <c r="T13" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="73"/>
+      <c r="B14" s="73"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="56"/>
+      <c r="I14" s="73"/>
+      <c r="J14" s="76"/>
+      <c r="K14" s="73"/>
+      <c r="R14" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="S14" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="T14" s="53">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="73"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="56"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="76"/>
+      <c r="K15" s="73"/>
+      <c r="R15" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="S15" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="T15" s="53">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="74"/>
+      <c r="B16" s="74"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="74"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="74"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="74"/>
+      <c r="R16" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="S16" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="T16" s="53">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="72"/>
+      <c r="B17" s="72"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="72"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="75">
+        <f t="shared" ref="J17" si="0">ROUND(SUMIFS($T$6:$T$34,$R$6:$R$34,F17,$S$6:$S$34,H17)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G17)+(I17/2)+SUMIFS($T$6:$T$34,$R$6:$R$34,F18,$S$6:$S$34,H18)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G18)+SUMIFS($T$6:$T$34,$R$6:$R$34,F19,$S$6:$S$34,H19)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G19)+SUMIFS($T$6:$T$34,$R$6:$R$34,F20,$S$6:$S$34,H20)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G20),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K17" s="72"/>
+      <c r="R17" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="S17" s="53">
+        <v>0</v>
+      </c>
+      <c r="T17" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="73"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="73"/>
+      <c r="R18" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="S18" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="T18" s="53">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="73"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="73"/>
+      <c r="R19" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="S19" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="T19" s="53">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="74"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="56"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="74"/>
+      <c r="R20" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="S20" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="T20" s="53">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="72"/>
+      <c r="B21" s="72"/>
+      <c r="C21" s="72"/>
+      <c r="D21" s="72"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="56"/>
+      <c r="I21" s="72"/>
+      <c r="J21" s="75">
+        <f t="shared" ref="J21" si="1">ROUND(SUMIFS($T$6:$T$34,$R$6:$R$34,F21,$S$6:$S$34,H21)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G21)+(I21/2)+SUMIFS($T$6:$T$34,$R$6:$R$34,F22,$S$6:$S$34,H22)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G22)+SUMIFS($T$6:$T$34,$R$6:$R$34,F23,$S$6:$S$34,H23)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G23)+SUMIFS($T$6:$T$34,$R$6:$R$34,F24,$S$6:$S$34,H24)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G24),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K21" s="72"/>
+      <c r="R21" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="S21" s="53">
+        <v>0</v>
+      </c>
+      <c r="T21" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="73"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="73"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="73"/>
+      <c r="R22" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="S22" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="T22" s="53">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="73"/>
+      <c r="B23" s="73"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="56"/>
+      <c r="I23" s="73"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="73"/>
+      <c r="R23" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="S23" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="T23" s="53">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="74"/>
+      <c r="B24" s="74"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="56"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="74"/>
+      <c r="R24" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="S24" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="T24" s="53">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="72"/>
+      <c r="B25" s="72"/>
+      <c r="C25" s="72"/>
+      <c r="D25" s="72"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="56"/>
+      <c r="G25" s="56"/>
+      <c r="H25" s="56"/>
+      <c r="I25" s="72"/>
+      <c r="J25" s="75">
+        <f t="shared" ref="J25" si="2">ROUND(SUMIFS($T$6:$T$34,$R$6:$R$34,F25,$S$6:$S$34,H25)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G25)+(I25/2)+SUMIFS($T$6:$T$34,$R$6:$R$34,F26,$S$6:$S$34,H26)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G26)+SUMIFS($T$6:$T$34,$R$6:$R$34,F27,$S$6:$S$34,H27)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G27)+SUMIFS($T$6:$T$34,$R$6:$R$34,F28,$S$6:$S$34,H28)+SUMIFS($T$6:$T$34,$R$6:$R$34,$G$7,$S$6:$S$34,G28),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K25" s="72"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="73"/>
+      <c r="B26" s="73"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="56"/>
+      <c r="I26" s="73"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="73"/>
+    </row>
+    <row r="27" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="73"/>
+      <c r="B27" s="73"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="73"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="73"/>
+      <c r="R27" s="52">
+        <v>0</v>
+      </c>
+      <c r="S27" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="74"/>
+      <c r="B28" s="74"/>
+      <c r="C28" s="74"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="74"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="74"/>
+      <c r="R28" s="52">
+        <v>1</v>
+      </c>
+      <c r="S28" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="J29" s="2">
+        <f>SUM(J8:J28)</f>
+        <v>60</v>
+      </c>
+      <c r="R29" s="52">
+        <v>2</v>
+      </c>
+      <c r="S29" s="53" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R30" s="52">
+        <v>3</v>
+      </c>
+      <c r="S30" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="89"/>
-[...793 lines deleted...]
-      <c r="H49" s="38"/>
+    </row>
+    <row r="31" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:8" ht="25.15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:8" ht="20.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:8" ht="48.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:8" ht="23.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="12"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="15"/>
+    </row>
+    <row r="39" spans="1:8" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="15"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A40" s="9"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="12"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="12"/>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="12"/>
+    </row>
+    <row r="43" spans="1:8" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="12"/>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A44" s="16"/>
+      <c r="B44" s="16"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="15"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A45" s="10"/>
+      <c r="B45" s="10"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="15"/>
+    </row>
+    <row r="46" spans="1:8" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="10"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="15"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A47" s="10"/>
+      <c r="B47" s="10"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="15"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A48" s="13"/>
+      <c r="B48" s="13"/>
+      <c r="H48" s="15"/>
+    </row>
+    <row r="49" spans="1:8" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="13"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="15"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A50" s="39"/>
-[...6 lines deleted...]
-      <c r="H50" s="41"/>
+      <c r="A50" s="10"/>
+      <c r="B50" s="10"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="12"/>
     </row>
     <row r="51" spans="1:8" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="39"/>
-[...6 lines deleted...]
-      <c r="H51" s="41"/>
+      <c r="A51" s="10"/>
+      <c r="B51" s="10"/>
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="11"/>
+      <c r="G51" s="11"/>
+      <c r="H51" s="12"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A52" s="36"/>
-[...6 lines deleted...]
-      <c r="H52" s="41"/>
+      <c r="A52" s="10"/>
+      <c r="B52" s="10"/>
     </row>
     <row r="53" spans="1:8" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="36"/>
-[...6 lines deleted...]
-      <c r="H53" s="41"/>
+      <c r="A53" s="13"/>
+      <c r="B53" s="13"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A54" s="36"/>
-[...31 lines deleted...]
-      <c r="H57" s="38"/>
+      <c r="A54" s="10"/>
+      <c r="B54" s="10"/>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A55" s="11"/>
+      <c r="B55" s="11"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="lcPb9wrW/RohzExyYtmg0HT0PTPclmlTAHf9nGkGqVxfCfCgfJWs+wqnh0FYDbjcXePsDFAuErlLGW6v0WXy5w==" saltValue="pxw44PkpND2bAK/ZlVn9KA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="v/W0tzkil7Kmi8kczl5xkdtb5mle6gqW+SeUJdVHBMr89QTticeOCLWajEjtkSKKazkTHTxGP6uTzwJ6fzDuEw==" saltValue="K/aavPaIwM/uBTQTCKci3g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="B3:D5 A8:I11 K8:K11 J3:K5 A13:I32 K13:K32 G35 H35 K35" name="Bereich1"/>
+    <protectedRange sqref="B3:D5 A8:I11 K8:K11 J3:K5 K13:K28 A13:I28" name="Bereich1"/>
   </protectedRanges>
-  <mergeCells count="51">
-[...16 lines deleted...]
-    <mergeCell ref="I17:I20"/>
+  <mergeCells count="41">
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="K8:K11"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:B16"/>
+    <mergeCell ref="C13:C16"/>
+    <mergeCell ref="D13:D16"/>
+    <mergeCell ref="I13:I16"/>
+    <mergeCell ref="J13:J16"/>
+    <mergeCell ref="K13:K16"/>
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="B8:B11"/>
+    <mergeCell ref="C8:C11"/>
+    <mergeCell ref="D8:D11"/>
+    <mergeCell ref="I8:I11"/>
+    <mergeCell ref="J8:J11"/>
     <mergeCell ref="K17:K20"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="C21:C24"/>
     <mergeCell ref="D21:D24"/>
     <mergeCell ref="I21:I24"/>
+    <mergeCell ref="J21:J24"/>
     <mergeCell ref="K21:K24"/>
-    <mergeCell ref="J17:J20"/>
-[...15 lines deleted...]
-    <mergeCell ref="D8:D11"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="B17:B20"/>
     <mergeCell ref="C17:C20"/>
     <mergeCell ref="D17:D20"/>
-    <mergeCell ref="J5:K5"/>
-[...4 lines deleted...]
-    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="I17:I20"/>
+    <mergeCell ref="J17:J20"/>
+    <mergeCell ref="K25:K28"/>
+    <mergeCell ref="A25:A28"/>
+    <mergeCell ref="B25:B28"/>
+    <mergeCell ref="C25:C28"/>
+    <mergeCell ref="D25:D28"/>
+    <mergeCell ref="I25:I28"/>
+    <mergeCell ref="J25:J28"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F7:F32" xr:uid="{C550963C-2D7C-4BBA-85D6-A0D366EB0E84}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G8:H28 G7" xr:uid="{5D3E41BC-D8B8-4986-8485-BC4EDE69F10F}">
+      <formula1>$S$17:$S$20</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F7:F28" xr:uid="{FD7B83E9-63CB-4D72-AC0B-0E43C0A51725}">
       <formula1>$R$9:$R$24</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>$S$17:$S$20</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="80" fitToWidth="2" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V11.24&amp;R&amp;"Arial,Kursiv"&amp;8Seite &amp;P von &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;"Arial,Kursiv"&amp;8© Turnverband Bern Oberaargau-Emmental, V02.26</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="36" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="958a0f51-2c39-4a50-a84f-380b18d607b6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100D033A60948168E4C8146C7874A8B0405" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d918e8203658dded0f3ae8b2e7eeda52">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="958a0f51-2c39-4a50-a84f-380b18d607b6" xmlns:ns3="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="380838d1fbf2d27996d059f4b1199c4e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100D033A60948168E4C8146C7874A8B0405" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="38a71c82abe748976ffe675d372a3819">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="958a0f51-2c39-4a50-a84f-380b18d607b6" xmlns:ns3="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="317b2b607e5c821b135e1d753ab80176" ns2:_="" ns3:_="">
     <xsd:import namespace="958a0f51-2c39-4a50-a84f-380b18d607b6"/>
     <xsd:import namespace="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -17897,128 +18812,130 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{456919E4-37A7-431E-804F-FC8486F6D373}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D270FADB-91C1-41FE-9434-38D6E388A0B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="6994c90c-d46d-4a41-917f-3d8eb66998e9"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="1e0418a7-97af-4532-b922-ca36c95ec125"/>
     <ds:schemaRef ds:uri="bf991262-b6a7-41cb-b6dc-db9d0d827574"/>
     <ds:schemaRef ds:uri="958a0f51-2c39-4a50-a84f-380b18d607b6"/>
     <ds:schemaRef ds:uri="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92254901-4513-42F1-AEF3-9A4E24C3FA98}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC40714-DD12-4BC5-97FB-49CA78541222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="958a0f51-2c39-4a50-a84f-380b18d607b6"/>
     <ds:schemaRef ds:uri="4981a4d1-0c1e-4bb0-943e-aa3f4b9ea4a7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>pers. Spesen</vt:lpstr>
       <vt:lpstr>Sitzungen-Sammelentschädigung</vt:lpstr>
+      <vt:lpstr>Sitzungen-Sammelent. blanco</vt:lpstr>
       <vt:lpstr>Wettkämpfe-Sammelentschädigung</vt:lpstr>
       <vt:lpstr>Ausbildung-Sammelentschädigung</vt:lpstr>
       <vt:lpstr>J+S-Sammelentschädig</vt:lpstr>
       <vt:lpstr>'Ausbildung-Sammelentschädigung'!Druckbereich</vt:lpstr>
       <vt:lpstr>'J+S-Sammelentschädig'!Druckbereich</vt:lpstr>
       <vt:lpstr>'pers. Spesen'!Druckbereich</vt:lpstr>
+      <vt:lpstr>'Sitzungen-Sammelent. blanco'!Druckbereich</vt:lpstr>
       <vt:lpstr>'Sitzungen-Sammelentschädigung'!Druckbereich</vt:lpstr>
       <vt:lpstr>'Wettkämpfe-Sammelentschädigung'!Druckbereich</vt:lpstr>
       <vt:lpstr>'Ausbildung-Sammelentschädigung'!Drucktitel</vt:lpstr>
       <vt:lpstr>'J+S-Sammelentschädig'!Drucktitel</vt:lpstr>
       <vt:lpstr>'Wettkämpfe-Sammelentschädigung'!Drucktitel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jelena Jeandrevin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 